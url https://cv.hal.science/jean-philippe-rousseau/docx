--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philippe Rousseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.47. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-0280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient cross polarized wave generation for compact, energy-scalable, ultrashort laser sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.000093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gauduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear beam shaper for femtosecond laser pulses, from Gaussian to flat-top profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (14), pp.2900. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral cleaning of few-cycle pulses via cross-polarized wave (XPW) generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Durfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2-3), pp.293-299. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3503-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient nonlinear filter for femtosecond pulse contrast enhancement and pulse shortening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (20), pp.2353-2355. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307 (1-3), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3-4), pp.497-507. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rechatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Norlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B395. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening and pulse duration reduction during cross-polarized wave generation: influence of the quadratic spectral phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4), pp.595-601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2685-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence-based transverse measurement of synchrotron x-ray radiation from relativistic laser-plasma interaction and laser-accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.045401. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.045401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsynchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006138015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10^-10 temporal contrast for femtosecond ultraintense lasers by cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.920-922. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.000920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Ion Evolution in the Wake of a High-Intensity Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Bulanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zh. Esirkepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (19), pp.195003. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.195003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive wavefront correction on a 100-TW/10-Hz chirped pulse amplification laser and effect of residual wavefront on beam propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 252 (4-6), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic electron beam optimization in the bubble regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.056702. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1869498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collimated keV X-ray beam for probing of dense plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 133, pp.473-477. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006133097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Pulse Shortening in Nonlinear Plasma Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (20), pp.205003. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.205003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thomson scattering from relativistic laser plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emittance Measurements of a Laser-Wakefield-Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Dangor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (16), pp.165006. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (13), pp.135005. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laser–plasma accelerator producing monoenergetic electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gordienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.541-544. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beams generated with high-intensity lasers: Applications to medical isotope production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (15), pp.3039. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1616661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (19), pp.195001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.195001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a near-diffraction-limited femtosecond 100-TW 10-Hz high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Acceleration by a Wake Field Forced by an Intense Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Aleonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 298 (5598), pp.1596 - 1600. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1076782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ultraintense femtosecond laser–plasma interactions through ω and 2ω imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Femtoseconds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Raman instabilities using chirped laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Najmudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (6), pp.065401. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.63.065401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy electron beam production by femtosecond laser interactions with exploding-foil plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (1), pp.R015402. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.64.015402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beams produced by ultrashort (30 fs) laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.2605. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1374584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Relativistic Plasma-Mirrors with Few-Cycle and Two-Colour Laser Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haessler Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on attosecond science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle laser system at 1 kHz (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Lasers XXVII: Technology and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.46, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity 1.3 optical cycle laser pulses at 1kHz from a stretched hollow-fiber compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. pp.FM1D.5, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2017.FM1D.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast Ultrabroadband Frontend Source for High Intensity Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultrahigh Intensity Laser, ICUIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Waktins Glen, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Injectors for High-contrast Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FiO)/Laser Science XXVI (LS) Conference, 94th OSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philippe Rousseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.47. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-0280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient cross polarized wave generation for compact, energy-scalable, ultrashort laser sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.000093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gauduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear beam shaper for femtosecond laser pulses, from Gaussian to flat-top profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (14), pp.2900. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral cleaning of few-cycle pulses via cross-polarized wave (XPW) generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Durfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2-3), pp.293-299. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3503-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient nonlinear filter for femtosecond pulse contrast enhancement and pulse shortening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (20), pp.2353-2355. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307 (1-3), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3-4), pp.497-507. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rechatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Norlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B395. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening and pulse duration reduction during cross-polarized wave generation: influence of the quadratic spectral phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4), pp.595-601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2685-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence-based transverse measurement of synchrotron x-ray radiation from relativistic laser-plasma interaction and laser-accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.045401. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.045401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsynchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006138015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Ion Evolution in the Wake of a High-Intensity Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Bulanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zh. Esirkepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (19), pp.195003. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.195003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive wavefront correction on a 100-TW/10-Hz chirped pulse amplification laser and effect of residual wavefront on beam propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 252 (4-6), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic electron beam optimization in the bubble regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.056702. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1869498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collimated keV X-ray beam for probing of dense plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 133, pp.473-477. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006133097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Pulse Shortening in Nonlinear Plasma Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (20), pp.205003. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.205003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thomson scattering from relativistic laser plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10^-10 temporal contrast for femtosecond ultraintense lasers by cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.920-922. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.000920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laser–plasma accelerator producing monoenergetic electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gordienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.541-544. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (13), pp.135005. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emittance Measurements of a Laser-Wakefield-Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Dangor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (16), pp.165006. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beams generated with high-intensity lasers: Applications to medical isotope production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (15), pp.3039. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1616661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (19), pp.195001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.195001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Acceleration by a Wake Field Forced by an Intense Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Aleonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 298 (5598), pp.1596 - 1600. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1076782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a near-diffraction-limited femtosecond 100-TW 10-Hz high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ultraintense femtosecond laser–plasma interactions through ω and 2ω imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Raman instabilities using chirped laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Najmudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (6), pp.065401. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.63.065401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy electron beam production by femtosecond laser interactions with exploding-foil plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (1), pp.R015402. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.64.015402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beams produced by ultrashort (30 fs) laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.2605. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1374584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Femtoseconds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Relativistic Plasma-Mirrors with Few-Cycle and Two-Colour Laser Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haessler Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on attosecond science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle laser system at 1 kHz (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Lasers XXVII: Technology and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.46, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity 1.3 optical cycle laser pulses at 1kHz from a stretched hollow-fiber compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. pp.FM1D.5, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2017.FM1D.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Injectors for High-contrast Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FiO)/Laser Science XXVI (LS) Conference, 94th OSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast Ultrabroadband Frontend Source for High Intensity Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultrahigh Intensity Laser, ICUIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Waktins Glen, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2685-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53D95R2T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Bulanov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zh. Esirkepov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.195003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Planchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-857ZBFRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.165006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517158v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1616661" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Notebaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200838" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDBJ1G6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519003v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1076782" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523452v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578137v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.015402" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blumenstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289088" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2017.FM1D.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2685-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53D95R2T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Bulanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zh. Esirkepov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.195003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Planchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-857ZBFRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.165006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517158v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1616661" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1076782" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Notebaert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200838" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDBJ1G6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523452v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.015402" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578137v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blumenstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289088" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2017.FM1D.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>