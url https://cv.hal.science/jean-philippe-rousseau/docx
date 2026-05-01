--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philippe Rousseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.47. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-0280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient cross polarized wave generation for compact, energy-scalable, ultrashort laser sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.000093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gauduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear beam shaper for femtosecond laser pulses, from Gaussian to flat-top profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (14), pp.2900. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral cleaning of few-cycle pulses via cross-polarized wave (XPW) generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Durfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2-3), pp.293-299. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3503-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient nonlinear filter for femtosecond pulse contrast enhancement and pulse shortening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (20), pp.2353-2355. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307 (1-3), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3-4), pp.497-507. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rechatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Norlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B395. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening and pulse duration reduction during cross-polarized wave generation: influence of the quadratic spectral phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4), pp.595-601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2685-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence-based transverse measurement of synchrotron x-ray radiation from relativistic laser-plasma interaction and laser-accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.045401. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.045401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsynchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006138015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Ion Evolution in the Wake of a High-Intensity Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Bulanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zh. Esirkepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (19), pp.195003. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.195003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive wavefront correction on a 100-TW/10-Hz chirped pulse amplification laser and effect of residual wavefront on beam propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 252 (4-6), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic electron beam optimization in the bubble regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.056702. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1869498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collimated keV X-ray beam for probing of dense plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 133, pp.473-477. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006133097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Pulse Shortening in Nonlinear Plasma Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (20), pp.205003. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.205003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thomson scattering from relativistic laser plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10^-10 temporal contrast for femtosecond ultraintense lasers by cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.920-922. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.000920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laser–plasma accelerator producing monoenergetic electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gordienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.541-544. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (13), pp.135005. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emittance Measurements of a Laser-Wakefield-Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Dangor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (16), pp.165006. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beams generated with high-intensity lasers: Applications to medical isotope production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (15), pp.3039. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1616661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (19), pp.195001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.195001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Acceleration by a Wake Field Forced by an Intense Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Aleonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 298 (5598), pp.1596 - 1600. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1076782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a near-diffraction-limited femtosecond 100-TW 10-Hz high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ultraintense femtosecond laser–plasma interactions through ω and 2ω imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Raman instabilities using chirped laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Najmudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (6), pp.065401. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.63.065401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy electron beam production by femtosecond laser interactions with exploding-foil plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (1), pp.R015402. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.64.015402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beams produced by ultrashort (30 fs) laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.2605. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1374584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Femtoseconds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Relativistic Plasma-Mirrors with Few-Cycle and Two-Colour Laser Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haessler Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on attosecond science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle laser system at 1 kHz (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Lasers XXVII: Technology and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.46, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity 1.3 optical cycle laser pulses at 1kHz from a stretched hollow-fiber compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. pp.FM1D.5, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2017.FM1D.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Injectors for High-contrast Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FiO)/Laser Science XXVI (LS) Conference, 94th OSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast Ultrabroadband Frontend Source for High Intensity Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultrahigh Intensity Laser, ICUIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Waktins Glen, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philippe Rousseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.47. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-0280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient cross polarized wave generation for compact, energy-scalable, ultrashort laser sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.000093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gauduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear beam shaper for femtosecond laser pulses, from Gaussian to flat-top profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (14), pp.2900. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral cleaning of few-cycle pulses via cross-polarized wave (XPW) generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Durfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2-3), pp.293-299. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3503-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient nonlinear filter for femtosecond pulse contrast enhancement and pulse shortening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (20), pp.2353-2355. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307 (1-3), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3-4), pp.497-507. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rechatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Norlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B395. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening and pulse duration reduction during cross-polarized wave generation: influence of the quadratic spectral phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4), pp.595-601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2685-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence-based transverse measurement of synchrotron x-ray radiation from relativistic laser-plasma interaction and laser-accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.045401. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.045401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsynchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006138015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10^-10 temporal contrast for femtosecond ultraintense lasers by cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.920-922. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.000920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Ion Evolution in the Wake of a High-Intensity Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Bulanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zh. Esirkepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (19), pp.195003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.195003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive wavefront correction on a 100-TW/10-Hz chirped pulse amplification laser and effect of residual wavefront on beam propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 252 (4-6), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic electron beam optimization in the bubble regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.056702. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1869498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collimated keV X-ray beam for probing of dense plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 133, pp.473-477. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006133097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Pulse Shortening in Nonlinear Plasma Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (20), pp.205003. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.205003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thomson scattering from relativistic laser plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emittance Measurements of a Laser-Wakefield-Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Dangor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (16), pp.165006. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (13), pp.135005. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laser–plasma accelerator producing monoenergetic electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gordienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.541-544. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beams generated with high-intensity lasers: Applications to medical isotope production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (15), pp.3039. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1616661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (19), pp.195001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.195001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a near-diffraction-limited femtosecond 100-TW 10-Hz high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Acceleration by a Wake Field Forced by an Intense Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Aleonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 298 (5598), pp.1596 - 1600. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1076782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Femtoseconds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ultraintense femtosecond laser–plasma interactions through ω and 2ω imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Raman instabilities using chirped laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Najmudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (6), pp.065401. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.63.065401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy electron beam production by femtosecond laser interactions with exploding-foil plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (1), pp.R015402. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.64.015402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beams produced by ultrashort (30 fs) laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.2605. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1374584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Relativistic Plasma-Mirrors with Few-Cycle and Two-Colour Laser Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haessler Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on attosecond science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle laser system at 1 kHz (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Lasers XXVII: Technology and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.46, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity 1.3 optical cycle laser pulses at 1kHz from a stretched hollow-fiber compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. pp.FM1D.5, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2017.FM1D.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast Ultrabroadband Frontend Source for High Intensity Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultrahigh Intensity Laser, ICUIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Waktins Glen, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Injectors for High-contrast Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FiO)/Laser Science XXVI (LS) Conference, 94th OSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2685-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53D95R2T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Bulanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zh. Esirkepov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.195003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Planchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-857ZBFRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.165006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517158v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1616661" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1076782" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Notebaert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200838" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDBJ1G6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523452v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.015402" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578137v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blumenstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289088" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2017.FM1D.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2685-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53D95R2T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Bulanov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zh. Esirkepov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.195003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Planchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-857ZBFRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.165006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517158v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1616661" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Notebaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200838" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDBJ1G6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519003v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1076782" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578137v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.015402" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blumenstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289088" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2017.FM1D.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>