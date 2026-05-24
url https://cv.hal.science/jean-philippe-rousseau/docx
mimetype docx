--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philippe Rousseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.47. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-0280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient cross polarized wave generation for compact, energy-scalable, ultrashort laser sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.000093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gauduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear beam shaper for femtosecond laser pulses, from Gaussian to flat-top profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (14), pp.2900. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral cleaning of few-cycle pulses via cross-polarized wave (XPW) generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Durfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2-3), pp.293-299. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3503-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient nonlinear filter for femtosecond pulse contrast enhancement and pulse shortening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (20), pp.2353-2355. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307 (1-3), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3-4), pp.497-507. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rechatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Norlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B395. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening and pulse duration reduction during cross-polarized wave generation: influence of the quadratic spectral phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4), pp.595-601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2685-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence-based transverse measurement of synchrotron x-ray radiation from relativistic laser-plasma interaction and laser-accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.045401. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.045401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsynchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006138015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10^-10 temporal contrast for femtosecond ultraintense lasers by cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.920-922. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.000920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Ion Evolution in the Wake of a High-Intensity Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Bulanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zh. Esirkepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (19), pp.195003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.195003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive wavefront correction on a 100-TW/10-Hz chirped pulse amplification laser and effect of residual wavefront on beam propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 252 (4-6), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic electron beam optimization in the bubble regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.056702. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1869498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collimated keV X-ray beam for probing of dense plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 133, pp.473-477. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006133097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Pulse Shortening in Nonlinear Plasma Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (20), pp.205003. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.205003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thomson scattering from relativistic laser plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emittance Measurements of a Laser-Wakefield-Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Dangor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (16), pp.165006. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (13), pp.135005. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laser–plasma accelerator producing monoenergetic electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gordienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.541-544. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beams generated with high-intensity lasers: Applications to medical isotope production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (15), pp.3039. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1616661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (19), pp.195001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.195001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a near-diffraction-limited femtosecond 100-TW 10-Hz high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Acceleration by a Wake Field Forced by an Intense Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Aleonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 298 (5598), pp.1596 - 1600. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1076782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Femtoseconds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ultraintense femtosecond laser–plasma interactions through ω and 2ω imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Raman instabilities using chirped laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Najmudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (6), pp.065401. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.63.065401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy electron beam production by femtosecond laser interactions with exploding-foil plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (1), pp.R015402. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.64.015402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beams produced by ultrashort (30 fs) laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.2605. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1374584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Relativistic Plasma-Mirrors with Few-Cycle and Two-Colour Laser Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haessler Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on attosecond science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle laser system at 1 kHz (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Lasers XXVII: Technology and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.46, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity 1.3 optical cycle laser pulses at 1kHz from a stretched hollow-fiber compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. pp.FM1D.5, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2017.FM1D.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast Ultrabroadband Frontend Source for High Intensity Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultrahigh Intensity Laser, ICUIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Waktins Glen, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Injectors for High-contrast Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FiO)/Laser Science XXVI (LS) Conference, 94th OSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philippe Rousseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.47. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-0280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (4), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient cross polarized wave generation for compact, energy-scalable, ultrashort laser sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.000093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gauduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear beam shaper for femtosecond laser pulses, from Gaussian to flat-top profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (14), pp.2900. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral cleaning of few-cycle pulses via cross-polarized wave (XPW) generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Durfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2-3), pp.293-299. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3503-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient nonlinear filter for femtosecond pulse contrast enhancement and pulse shortening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (20), pp.2353-2355. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307 (1-3), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3-4), pp.497-507. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rechatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Norlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (12B), pp.B395. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening and pulse duration reduction during cross-polarized wave generation: influence of the quadratic spectral phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4), pp.595-601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2685-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence-based transverse measurement of synchrotron x-ray radiation from relativistic laser-plasma interaction and laser-accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.045401. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.045401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsynchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006138015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10^-10 temporal contrast for femtosecond ultraintense lasers by cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.920-922. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.000920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Ion Evolution in the Wake of a High-Intensity Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Bulanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zh. Esirkepov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (19), pp.195003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.195003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive wavefront correction on a 100-TW/10-Hz chirped pulse amplification laser and effect of residual wavefront on beam propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 252 (4-6), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoenergetic electron beam optimization in the bubble regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.056702. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1869498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collimated keV X-ray beam for probing of dense plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 133, pp.473-477. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006133097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Pulse Shortening in Nonlinear Plasma Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (20), pp.205003. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.205003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thomson scattering from relativistic laser plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emittance Measurements of a Laser-Wakefield-Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Dangor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (16), pp.165006. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (13), pp.135005. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laser–plasma accelerator producing monoenergetic electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gordienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.541-544. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beams generated with high-intensity lasers: Applications to medical isotope production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (15), pp.3039. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1616661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (19), pp.195001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.195001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a near-diffraction-limited femtosecond 100-TW 10-Hz high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Acceleration by a Wake Field Forced by an Intense Ultrashort Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Aleonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 298 (5598), pp.1596 - 1600. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1076782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Femtoseconds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ultraintense femtosecond laser–plasma interactions through ω and 2ω imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Raman instabilities using chirped laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Najmudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (6), pp.065401. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.63.065401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy electron beam production by femtosecond laser interactions with exploding-foil plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giulietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Gizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (1), pp.R015402. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.64.015402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beams produced by ultrashort (30 fs) laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amiranoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.2605. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1374584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Relativistic Plasma-Mirrors with Few-Cycle and Two-Colour Laser Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haessler Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on attosecond science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle laser system at 1 kHz (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Lasers XXVII: Technology and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.46, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity 1.3 optical cycle laser pulses at 1kHz from a stretched hollow-fiber compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Blumenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. pp.FM1D.5, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2017.FM1D.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast Ultrabroadband Frontend Source for High Intensity Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultrahigh Intensity Laser, ICUIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Waktins Glen, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Injectors for High-contrast Few-Cycle Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics (FiO)/Laser Science XXVI (LS) Conference, 94th OSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle de la phase temporelle des impulsions femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hamoniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2685-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53D95R2T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Bulanov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zh. Esirkepov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.195003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Planchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-857ZBFRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.165006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517158v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1616661" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Notebaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200838" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDBJ1G6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519003v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1076782" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578137v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.015402" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blumenstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289088" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2017.FM1D.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2685-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53D95R2T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hamoniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.000920" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Bulanov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zh. Esirkepov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.195003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Planchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.04.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-857ZBFRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.165006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517158v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1616661" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Notebaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200838" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDBJ1G6Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519003v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1076782" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578137v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.015402" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blumenstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289088" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2017.FM1D.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>