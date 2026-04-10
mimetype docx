--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -278,286 +278,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse automatique de vidéo pour les usagers vulnérables en milieu urbain</w:t>
+                <w:t xml:space="preserve">Biodiversity monitoring with intelligent sensors: an integrated pipeline for mitigating animal-vehicle collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Durlin</w:t>
+                <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Housam Salmane</w:t>
+                <w:t xml:space="preserve">Léa Pautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+                <w:t xml:space="preserve">Guillaume Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doucet</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leray</w:t>
+                <w:t xml:space="preserve">Lucie Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.57.108950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433283v1</w:t>
+                <w:t xml:space="preserve">hal-04948264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity monitoring with intelligent sensors: an integrated pipeline for mitigating animal-vehicle collisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’analyse automatique de vidéo pour les usagers vulnérables en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pautrel</w:t>
+                <w:t xml:space="preserve">Thomas Durlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Debat</w:t>
+                <w:t xml:space="preserve">Pascal Housam Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gendron</w:t>
+                <w:t xml:space="preserve">David Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.42-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948264v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation pour la conduite automatisée</w:t>
               </w:r>
@@ -1432,204 +1432,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of Visibility Loss for Advanced Camera based Driver Assistances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Lagrangian Half-Quadratic Approach to Robust Estimation and its Applications to Road Scene Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Aubert</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (2), pp 474-484</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (14), pp 2192-2200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549857v1</w:t>
+                <w:t xml:space="preserve">hal-00594255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian Half-Quadratic Approach to Robust Estimation and its Applications to Road Scene Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigation of Visibility Loss for Advanced Camera based Driver Assistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (14), pp 2192-2200</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2), pp 474-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594255v1</w:t>
+                <w:t xml:space="preserve">hal-00549857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision models for image quality assessment : one is not enough</w:t>
               </w:r>
@@ -3013,51 +3013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecter et identifier les oiseaux de France métropolitaine pour mieux prévenir les collisions aviaires dans les aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Testud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3197,256 +3197,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Cars Exiting Road-side Parking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matossouwé Agninoube Tchalim</w:t>
+                <w:t xml:space="preserve">A New Real-World Video Dataset for the Comparison of Defogging Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432541v1</w:t>
+                <w:t xml:space="preserve">hal-04220349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Real-World Video Dataset for the Comparison of Defogging Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Duminil</w:t>
+                <w:t xml:space="preserve">Early Detection of Cars Exiting Road-side Parking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matossouwé Agninoube Tchalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Brémond</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia, Malaysia. pp.371-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220349v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCAPI - Biodiversity monitoring thanks to more intelligent cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,256 +4295,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic system for measuring road and tunnel lighting performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between optical and computer vision estimates of visibility in daytime fog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Greffier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Fournela</w:t>
+                <w:t xml:space="preserve">Karine Joulan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session of the CIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, MANCHESTER, France. pp 1647-1656</w:t>
+              <w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, MANCHESTER, France. pp 610-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215842v1</w:t>
+                <w:t xml:space="preserve">hal-01215183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between optical and computer vision estimates of visibility in daytime fog</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">An automatic system for measuring road and tunnel lighting performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Joulan</w:t>
+                <w:t xml:space="preserve">Fabrice Fournela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, MANCHESTER, France. pp 610-617</w:t>
+              <w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session of the CIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, MANCHESTER, France. pp 1647-1656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215183v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending alpha-expansion to a larger set of regularization functions</w:t>
               </w:r>
@@ -5225,51 +5225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital imaging for assessing and improving highway visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,125 +5521,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo Reconstruction and Contrast Restoration in Daytime Fog</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France. pp 13-25</w:t>
+              <w:t xml:space="preserve">DS-RT International Symposium on Distributed Simulation and Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ACM, Oct 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852835v1</w:t>
+                <w:t xml:space="preserve">hal-01259342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust 2D Location of Interest Points by Accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5655,165 +5681,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereo Reconstruction and Contrast Restoration in Daytime Fog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS-RT International Symposium on Distributed Simulation and Real Time Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/ACM, Oct 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France. pp 13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259342v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
               </w:r>
@@ -5838,51 +5838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM International Symposium on Distributed Simulation and Real Time Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France. pp 19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5996,787 +5996,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Attitude Estimation in Adverse Weather Conditions using a Camera, a GPS and a 3D road Map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
+                <w:t xml:space="preserve">Detection and recognition of urban road markings using images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Sebsadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV'11 - IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Germany. 6p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp 1747-1752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876962v1</w:t>
+                <w:t xml:space="preserve">hal-00850783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and recognition of urban road markings using images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yazid Sebsadji</w:t>
+                <w:t xml:space="preserve">Lane Marking Extraction with Combination Strategy and Comparative Evaluation on Synthetic and Camera Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangeline Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nicolle</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. pp 1747-1752</w:t>
+              <w:t xml:space="preserve">ITSC'2011 - IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850783v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lane Marking Extraction with Combination Strategy and Comparative Evaluation on Synthetic and Camera Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+                <w:t xml:space="preserve">Vehicle Attitude Estimation in Adverse Weather Conditions using a Camera, a GPS and a 3D road Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Cord</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC'2011 - IEEE Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. 6p</w:t>
+              <w:t xml:space="preserve">IV'11 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Germany. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875915v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle géométrique du sommet et de la bissectrice d'un angle pour la détection de panneaux triangulaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Visibility of Road Scene Images under Heterogeneous Fog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Halmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France. pp 757-764</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549865v1</w:t>
+                <w:t xml:space="preserve">hal-00549859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Visibility of Road Scene Images under Heterogeneous Fog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Road Sign Detection in Images : A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Soheilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">ICPR'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, France. pp 484-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549859v1</w:t>
+                <w:t xml:space="preserve">hal-00560488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Sign Detection in Images : A Case Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, France. pp 484-488</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560488v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+                <w:t xml:space="preserve">Modèle géométrique du sommet et de la bissectrice d'un angle pour la détection de panneaux triangulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France. pp 757-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259681v1</w:t>
+                <w:t xml:space="preserve">hal-00549865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Automatic Diagnostic of Road Signs Saliency</w:t>
               </w:r>
@@ -7129,77 +7129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Road Marking Extraction in Urban Environments Using Stereo Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Sebsadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7231,381 +7231,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la reconnaissance des marquages routiers par l'optimisation d'algorithmes d'extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ninot</w:t>
+                <w:t xml:space="preserve">Angle Vertex and Bisector Geometric Model for Triangular Road Sign Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COGIST'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision (WACV'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435943v1</w:t>
+                <w:t xml:space="preserve">hal-00436282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle Vertex and Bisector Geometric Model for Triangular Road Sign Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Visibility Restoration from a Single Color or Gray Level Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision (WACV'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp 2201-2208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436282v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Road Detection for Off-line Scene Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV' 2009 - IEEE Intelligent Vehicle Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, XIAN, China. pp 15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Visibility Restoration from a Single Color or Gray Level Image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la reconnaissance des marquages routiers par l'optimisation d'algorithmes d'extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gavrilovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. pp 2201-2208</w:t>
+              <w:t xml:space="preserve">Colloque COGIST'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435982v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Volumetric Scene Geometry Reconstruction With a Network of Distributed Smart Cameras</w:t>
               </w:r>
@@ -8060,217 +8060,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une carte de saillance adaptée aux images HDR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Petit</w:t>
+                <w:t xml:space="preserve">Towards the Estimation of Conspicuity with Visual Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphique (AFIG'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France. pp 95-103</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp 323-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402936v1</w:t>
+                <w:t xml:space="preserve">hal-00402962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Estimation of Conspicuity with Visual Priors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Simon</w:t>
+                <w:t xml:space="preserve">Une carte de saillance adaptée aux images HDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp 323-328</w:t>
+              <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphique (AFIG'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France. pp 95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402962v1</w:t>
+                <w:t xml:space="preserve">hal-00402936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Road Marking Feature Extraction</w:t>
               </w:r>
@@ -10722,51 +10722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E245557"/>
+    <w:nsid w:val="8641CB59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10953,51 +10953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-tarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9241-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103580956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14912185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001642516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5598-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/13/4/491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjtcva.6.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2012.2189969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0421-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-292Q8VGZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.265-296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2008.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubao Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongbin Kang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Cooper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402822v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05425737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05060-1_25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Testud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matossouw&#233; Agninoube Tchalim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412551" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467681v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01822857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kui Dai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tebchrany" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850783v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pollard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ninot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gavrilovic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Smadja" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_33" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Leitao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tilie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588889v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janc&#232;ne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meilhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Provot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588887v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Labayrade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/optimisation-de-formes-en-sciences-de-lingenieur/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073879v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-tarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9241-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103580956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14912185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001642516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5598-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/13/4/491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjtcva.6.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2012.2189969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0421-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-292Q8VGZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.265-296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2008.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubao Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongbin Kang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Cooper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402822v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05425737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05060-1_25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Testud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matossouw&#233; Agninoube Tchalim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222563" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412551" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467681v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01822857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kui Dai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tebchrany" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pollard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560488v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ninot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gavrilovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Smadja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_33" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Leitao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tilie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588889v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janc&#232;ne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meilhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Provot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588887v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Labayrade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/optimisation-de-formes-en-sciences-de-lingenieur/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073879v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>