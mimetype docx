--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -3197,226 +3197,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Real-World Video Dataset for the Comparison of Defogging Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Duminil</w:t>
+                <w:t xml:space="preserve">Early Detection of Cars Exiting Road-side Parking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matossouwé Agninoube Tchalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Brémond</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia, Malaysia. pp.371-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220349v1</w:t>
+                <w:t xml:space="preserve">hal-04432541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Cars Exiting Road-side Parking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matossouwé Agninoube Tchalim</w:t>
+                <w:t xml:space="preserve">A New Real-World Video Dataset for the Comparison of Defogging Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04432541v1</w:t>
+                <w:t xml:space="preserve">hal-04220349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCAPI - Biodiversity monitoring thanks to more intelligent cameras</w:t>
               </w:r>
@@ -6454,247 +6454,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Sign Detection in Images : A Case Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, France. pp 484-488</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560488v1</w:t>
+                <w:t xml:space="preserve">hal-01259681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Road Sign Detection in Images : A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Soheilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">ICPR'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, France. pp 484-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259681v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle géométrique du sommet et de la bissectrice d'un angle pour la détection de panneaux triangulaires</w:t>
               </w:r>
@@ -10722,51 +10722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8641CB59"/>
+    <w:nsid w:val="0F4DABB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10953,51 +10953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-tarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9241-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103580956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14912185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001642516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5598-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/13/4/491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjtcva.6.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2012.2189969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0421-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-292Q8VGZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.265-296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2008.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubao Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongbin Kang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Cooper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402822v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05425737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05060-1_25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Testud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matossouw&#233; Agninoube Tchalim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222563" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412551" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467681v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01822857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kui Dai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tebchrany" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pollard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560488v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ninot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gavrilovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Smadja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_33" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Leitao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tilie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588889v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janc&#232;ne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meilhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Provot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588887v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Labayrade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/optimisation-de-formes-en-sciences-de-lingenieur/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073879v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-tarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9241-5347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103580956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14912185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001642516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5598-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/13/4/491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjtcva.6.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2012.2189969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0421-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-292Q8VGZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.265-296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2008.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubao Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongbin Kang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Cooper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402822v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05425737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05060-1_25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Testud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matossouw&#233; Agninoube Tchalim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412551" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467681v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01822857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kui Dai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tebchrany" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pollard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ninot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gavrilovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Smadja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47969-4_33" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Leitao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tilie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588889v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janc&#232;ne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meilhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Provot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588887v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Labayrade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/optimisation-de-formes-en-sciences-de-lingenieur/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073879v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>