--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -567,261 +567,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the thermal behavior of polyethylene 2,5‐furandicarboxylate using Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">A NEW RAMAN SPECTROSCOPY BASED METHOD FOR MONITORING THE CRYSTALLINITY RATIO OF POLYETHYLENE TEREPHTHALATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Bouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Malfois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54 (6), pp.683-690. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.6529⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 54 (2), pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115935v1</w:t>
+                <w:t xml:space="preserve">hal-03956008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW RAMAN SPECTROSCOPY BASED METHOD FOR MONITORING THE CRYSTALLINITY RATIO OF POLYETHYLENE TEREPHTHALATE</w:t>
+                <w:t xml:space="preserve">Monitoring the thermal behavior of polyethylene 2,5‐furandicarboxylate using Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Bouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54 (2), pp.225-232. </w:t>
+              <w:t xml:space="preserve">, 2023, 54 (6), pp.683-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.6473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956008v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analysis of internal stresses on a welded joint in Grade 91 steel under creep test loading: Synchrotron X-ray diffraction measurements and modelling</w:t>
               </w:r>
@@ -954,51 +954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the tensile deformation micro-mechanisms of semi-crystalline poly(ethylene terephthalate) films using synchrotron radiation X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1075,51 +1075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2238,51 +2238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DEC7868"/>
+    <w:nsid w:val="28794756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2469,51 +2469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-tinnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9638-9943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113377207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03943871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144645" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tinnes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.1105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hammons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Davenport" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majid Ghahari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Monir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311666w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Rayment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H96LDK80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Davenport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Dent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J K Wiltshire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.03.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cezard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tinnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-tinnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9638-9943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113377207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03943871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144645" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tinnes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.1105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hammons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Davenport" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majid Ghahari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Monir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311666w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Rayment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H96LDK80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Davenport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Dent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J K Wiltshire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.03.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cezard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tinnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>