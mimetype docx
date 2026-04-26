--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -2238,51 +2238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28794756"/>
+    <w:nsid w:val="8168A053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>