--- v2 (2026-04-26)
+++ v3 (2026-05-26)
@@ -289,273 +289,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of discontinuous displacement fields by extended 3D image correlation using x-ray tomography</w:t>
+                <w:t xml:space="preserve">X-ray microtomography, X-3D-Digital Image Correlation and X-FEM multigrid, a general tool for 3D crack growth law identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hild</w:t>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Buffière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congresses on Theoretical and Applied Mechanics (ICTAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Adélaïde, Australia</w:t>
+              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics (WCCM8), 5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669949v1</w:t>
+                <w:t xml:space="preserve">hal-01951837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography, X-3D-Digital Image Correlation and X-FEM multigrid, a general tool for 3D crack growth law identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements of discontinuous displacement fields by extended 3D image correlation using x-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics (WCCM8), 5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">22nd International Congresses on Theoretical and Applied Mechanics (ICTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Adélaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951837v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1740,103 +1740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended three-dimensional digital image correlation (X3D-DIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 336, pp.643-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2238,51 +2238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8168A053"/>
+    <w:nsid w:val="31327D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2469,51 +2469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-tinnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9638-9943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113377207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03943871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144645" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tinnes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.1105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hammons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Davenport" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majid Ghahari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Monir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311666w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Rayment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H96LDK80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Davenport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Dent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J K Wiltshire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.03.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cezard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tinnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-tinnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9638-9943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113377207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bouita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malfois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03943871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144645" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tinnes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.1105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hammons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Davenport" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majid Ghahari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Monir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311666w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Rayment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H96LDK80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Davenport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Dent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J K Wiltshire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.03.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cezard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tinnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>