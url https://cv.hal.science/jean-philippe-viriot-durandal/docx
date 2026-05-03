--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jean-Philippe VIRIOT DURANDAL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeur de SociologieTitulaire de la Chaire Internationale Sociétés Inclusives et Avancée en Âge (SIÂGE)</w:t>
+        <w:t xml:space="preserve">Professeur de SociologieTitulaire de la Chaire Internationale Sociétés Inclusives et Avancée en Âge (SIÂGE)Responsable du Master de Sciences SocialesChercheur au CREAT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -375,326 +375,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04686305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde. Handicap et vieillissement : regards croisés sur les similitudes et spécificités des personnes handicapées et des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.122-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1108110ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, lien social et fin de vie en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chopard-Dit-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (160), pp.153-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eslm.160.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Citoyenneté et droits humains : réflexions croisées entre le handicap et le vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (2), pp.4-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1108103ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1108103ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04695218v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04695236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -908,226 +908,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02064484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perspectives internationales autour de la participation des aînés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La honte et le remords. Peut-on parler de génération coupable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (1), pp.117-128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.044.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pp.044.0117⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02975671v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03238190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -1766,204 +1766,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodes participatives et intégration de la diversité de publics âgés. L’expérience des ateliers de Design citoyen dans le Val de Fensch (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 434 - Vieillissements pluriels et dimensions de la diversité des milieux de vie : quels enjeux, quelles approches et quels acteurs pour l’intervention ? 90e Congrès de l'Acfas : 100 ans de savoirs pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Journées de présentation des résultats intermédiaires de RIDPA : France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Virriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de présentation des résultats intermédiaires de RIDPA – Strasbourg 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Philippe VIRIOT DURANDAL; Radoslav Gruev, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057731v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04437724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Les droits des personnes âgées durant la pandémie et aspects méthodologiques de la Recherche RIDPA</w:t>
               </w:r>
@@ -2025,217 +2025,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Age discrimination in COVID 19 Pandemic: Public policies, discourses and practices in France in a comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Virriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health and Wellbeing in (Post-) Pandemic Times, Hong Kong Sociological Association 23rd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hong Kong Sociological Association, Dec 2022, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droits fondamentaux et personnes âgées à l’épreuve de la pandémie : résultats préliminaires de la Recherche Internationale sur les Droits des Personnes Âgées en période de la pandémie Covid-19 (RIDPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Virriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Difficultés, besoins, forces des personnes âgées immigrées dans le contexte de la COVID-19 : quels défis pour l'intervention sociale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kheira Belhadj-Ziane, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057764v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04437699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chercheur.e.s aux côtés de VADA</w:t>
               </w:r>
@@ -2431,552 +2431,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Être et habiter à l’épreuve du temps : quelques considérations liminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dynamiques résidentielles à la retraite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de Recherche sur le Vieillissement (URV), CNAV, Paris, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation sociale et participation politique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société inclusive et avancée en âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plénière 1: Inclusion / Exclusion : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société inclusive et avancée en âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les aînés ? regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Assises Nationales du Vieillissement / Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir et vivre ensemble dans une société marquée par le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyen la vie durant ? Entre pouvoir gris et fin de vie citoyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société inclusive et avancée en âge au prisme des mutations sociétales du monde de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société inclusive et avancée en âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir gris en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société inclusive et avancée en âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Plénière 1: Inclusion / Exclusion : regards croisés</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations sociales du monde contemporain à l'aune de la société de la longévité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société inclusive et avancée en âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">Transformations sociales dans le monde contemporain : entre temps et métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience d’atelier de design social en Val de Fensch et ses perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3018,333 +3087,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réiactis (Réseau d'études international sur l'âge, la citoyenneté et l'intégration socio-économique), Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les transformations sociales du monde contemporain à l'aune de la société de la longévité</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Frontières: entre défis théoriques et enjeux pour l’action publique »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations sociales dans le monde contemporain : entre temps et métamorphoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">L’intervention sociale et ses frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRITIS-REACTIFS; ESEIS, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire et agencements démocratiques au prisme des mutations démographiques. Perspectives comparées avec le Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillissements et territoires : Adapter les territoires au vieillissement, un enjeu de citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACTE (UMR CNRS 5194), Apr 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luttes sociales au prisme de l’avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Serge Paugam sur « Attachement et luttes sociales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238059v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03237877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancée en âge et intégrations dans la sphère publique</w:t>
               </w:r>
@@ -3462,165 +3462,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vieillissement, citoyenneté et participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits fondamentaux et citoyens âgés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Globalisation des référentiels de politique publique : enjeux théoriques, défis politique. Le cas du vieillissement actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail social face à la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237893v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03238141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité de l'expertise dans le domaine du diagnostic territorial gérontologique : quelques perspectives</w:t>
               </w:r>
@@ -3751,165 +3751,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Défis territoriaux, enjeux démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillissement quels enjeux pour les territoires, défis territoriaux, enjeux démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Egalités, inégalités territoriale et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238145v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03237901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques face aux enjeux du vieillissement. Défis et tensions politiques</w:t>
               </w:r>
@@ -4096,319 +4096,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conceptual framework on older people’s empowerment and autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supporting autonomy and independence of older persons with disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New York, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir électoral des personnes âgées : Mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la société française de gériatrie et gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux pour les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon des seniors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une société sensibilisée, accueillante et à l’écoute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la recherche et de l'innovation sociale sur les défis du vieillissement cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conceptual framework on older people’s empowerment and autonomy</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner c’est prévoir...le vieillissement des territoires ! Des défis politiques aux enjeux scientifiques dans la société de la connaissance,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supporting autonomy and independence of older persons with disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New York, France</w:t>
+              <w:t xml:space="preserve">Villes Amies des Aînés, une dynamique participative et partenariale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le pouvoir électoral des personnes âgées : Mythes et réalités</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de la vieillesse comme objet de politiques « publiques ». De l’injonction du corps social au corps physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Levilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la société française de gériatrie et gérontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La fabrication des corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître et reconnaître le pouvoir des vieux : comparaison France/Québec de l’implication territoriale des aînés dans et autour des démarches « Villes et communautés amies des aînés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4437,388 +4614,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gouverner c’est prévoir...le vieillissement des territoires ! Des défis politiques aux enjeux scientifiques dans la société de la connaissance,</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté active ? La voie et le pouvoir en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes Amies des Aînés, une dynamique participative et partenariale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence inter-régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Vesoul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avancée en âge, un défi pour nos territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seniors, un atout pour nos territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Citoyenneté active ? La voie et le pouvoir en questions</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowerment et citoyenneté des aînés. L’entrée par les environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inter-régionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Vesoul, France</w:t>
+              <w:t xml:space="preserve">19ème journées de la Société Belge de Gérontologie et Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des us-âgés : Perspectives internationales et évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles figures de l’usager. De la domination à l’émancipation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil, Laboratoire LIRTES (EA7313),, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « intermédiaires du vieillissement actif » à l’interface : l’exemple des démarches « villes et communautés amies des aînés » en Wallonie et à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4847,195 +4985,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992941v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03238157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser les services et les relations avec l’environnement géographique pour mieux habiter</w:t>
               </w:r>
@@ -6461,109 +6461,214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards the autonomy and empowerment of older persons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] United Nations, Human Rights Council. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6602,162 +6707,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563787v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-03237868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6912,51 +6912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chopard-Dit-Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Saadaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.160.0153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108103ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108110ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04057731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Virriat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04057764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Calvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238099v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.virio.2003.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05517991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sajoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traitesdemedecine.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.masco.2017.01.0249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guillaume Jehanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695236v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108110ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chopard-Dit-Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Saadaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.160.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108103ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04057731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Virriat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04057764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Calvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238099v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.virio.2003.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05517991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sajoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traitesdemedecine.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.masco.2017.01.0249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guillaume Jehanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>