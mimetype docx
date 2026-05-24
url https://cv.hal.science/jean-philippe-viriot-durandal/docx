--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jean-Philippe VIRIOT DURANDAL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeur de SociologieTitulaire de la Chaire Internationale Sociétés Inclusives et Avancée en Âge (SIÂGE)Responsable du Master de Sciences SocialesChercheur au CREAT</w:t>
+        <w:t xml:space="preserve">Professeur de SociologieTitulaire de la Chaire Internationale Sociétés Inclusives et Avancée en Âge (SIÂGE)Responsable du Master de Sciences SocialesChercheur au CREAT - Université de Lorraine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -1319,187 +1319,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La démarche Villes et communautés amies des aînés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.177-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.164.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une politique du vieillissement en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1081, pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238183v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02992786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;vieillissement actif&amp;quot; comme référentiel international d’action publique : acteurs et contraintes</w:t>
               </w:r>
@@ -3186,165 +3186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luttes sociales au prisme de l’avancée en âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Serge Paugam sur « Attachement et luttes sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoire et agencements démocratiques au prisme des mutations démographiques. Perspectives comparées avec le Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissements et territoires : Adapter les territoires au vieillissement, un enjeu de citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PACTE (UMR CNRS 5194), Apr 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238050v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03238059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancée en âge et intégrations dans la sphère publique</w:t>
               </w:r>
@@ -3462,165 +3462,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Globalisation des référentiels de politique publique : enjeux théoriques, défis politique. Le cas du vieillissement actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail social face à la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, citoyenneté et participation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits fondamentaux et citoyens âgés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238141v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03237893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité de l'expertise dans le domaine du diagnostic territorial gérontologique : quelques perspectives</w:t>
               </w:r>
@@ -3751,165 +3751,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Egalités, inégalités territoriale et vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Défis territoriaux, enjeux démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement quels enjeux pour les territoires, défis territoriaux, enjeux démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237901v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03238145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques face aux enjeux du vieillissement. Défis et tensions politiques</w:t>
               </w:r>
@@ -4644,398 +4644,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’avancée en âge, un défi pour nos territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seniors, un atout pour nos territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté active ? La voie et le pouvoir en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence inter-régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Vesoul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’avancée en âge, un défi pour nos territoires</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des us-âgés : Perspectives internationales et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seniors, un atout pour nos territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Les nouvelles figures de l’usager. De la domination à l’émancipation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil, Laboratoire LIRTES (EA7313),, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des « intermédiaires du vieillissement actif » à l’interface : l’exemple des démarches « villes et communautés amies des aînés » en Wallonie et à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowerment et citoyenneté des aînés. L’entrée par les environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journées de la Société Belge de Gérontologie et Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238157v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02992941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser les services et les relations avec l’environnement géographique pour mieux habiter</w:t>
               </w:r>
@@ -6566,198 +6566,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards the autonomy and empowerment of older persons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] United Nations, Human Rights Council. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237874v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-03563787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6912,51 +6912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695236v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108110ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chopard-Dit-Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Saadaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.160.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108103ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04057731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Virriat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04057764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Calvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238099v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.virio.2003.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05517991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sajoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traitesdemedecine.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.masco.2017.01.0249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guillaume Jehanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695236v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108110ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chopard-Dit-Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Saadaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.160.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108103ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04057731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Virriat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04057764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Calvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238099v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.virio.2003.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05517991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sajoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traitesdemedecine.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.masco.2017.01.0249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guillaume Jehanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237874v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>