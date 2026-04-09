--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -2845,303 +2845,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A joint use of Raman and infrared spectroscopies for the identification of natural organic media used in ancient varnishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (11), pp.1204-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665937v1</w:t>
+                <w:t xml:space="preserve">hal-00864287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint use of Raman and infrared spectroscopies for the identification of natural organic media used in ancient varnishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Daher</w:t>
+                <w:t xml:space="preserve">Alex von Bohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.197 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.2693⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864287v1</w:t>
+                <w:t xml:space="preserve">hal-01665937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t>
               </w:r>
@@ -3153,51 +3153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex von Bohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,96 +3925,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sarasate Stradivarius: the musical adventures of a globe-trotter violin</w:t>
+                <w:t xml:space="preserve">Thinking the musical instrument in 3D over time at the musée de la Musique, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incontri di studio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museo del Violino, Cremona, Oct 2024, Crémone, Italy</w:t>
+              <w:t xml:space="preserve">3D Printing and Musical Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal College of Music Museum &amp; Wolfson Centre in Music and Material Culture, Mar 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742169v1</w:t>
+                <w:t xml:space="preserve">hal-04723069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violin and transculturation in a renewed display at the musée de la Musique, Paris</w:t>
               </w:r>
@@ -4063,96 +4063,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking the musical instrument in 3D over time at the musée de la Musique, Paris</w:t>
+                <w:t xml:space="preserve">The Sarasate Stradivarius: the musical adventures of a globe-trotter violin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Printing and Musical Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal College of Music Museum &amp; Wolfson Centre in Music and Material Culture, Mar 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Incontri di studio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo del Violino, Cremona, Oct 2024, Crémone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723069v1</w:t>
+                <w:t xml:space="preserve">hal-04742169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent researches on the materiality of the Sarasate Stradivarius</w:t>
               </w:r>
@@ -4201,178 +4201,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet « techniques de vernissage d’instruments de musique XVIe–XVIIIe s. » comme point de départ de réflexions sur les méthodologies de recherche</w:t>
+                <w:t xml:space="preserve">Talking about damages, a museum perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Concordance et discordance documentaires : des gestes, des textes et de la matière aux époques médiévale et moderne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Étienne Anheim; Catherine Rideau-Kikuchi; Lise Saussus, Jan 2023, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">Hands-on Workshop on the Safe Analysis of Heritage Objects and Materials Using Novel Accelerator-based Analytical Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEA–University Paris-Saclay Collaborating Center “Atoms for Heritage”, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287510v1</w:t>
+                <w:t xml:space="preserve">hal-04287536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking about damages, a museum perspective</w:t>
+                <w:t xml:space="preserve">Le projet « techniques de vernissage d’instruments de musique XVIe–XVIIIe s. » comme point de départ de réflexions sur les méthodologies de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hands-on Workshop on the Safe Analysis of Heritage Objects and Materials Using Novel Accelerator-based Analytical Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAEA–University Paris-Saclay Collaborating Center “Atoms for Heritage”, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier « Concordance et discordance documentaires : des gestes, des textes et de la matière aux époques médiévale et moderne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Étienne Anheim; Catherine Rideau-Kikuchi; Lise Saussus, Jan 2023, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287536v1</w:t>
+                <w:t xml:space="preserve">hal-04287510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online archives of violin makers and provenance research: the trade of old violins (19th–20th c.)</w:t>
               </w:r>
@@ -4421,165 +4421,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Used violin trade and appraisal records: essential sources for provenance research</w:t>
+                <w:t xml:space="preserve">Documenting antique musical instruments in 19th-century Parisian worskhops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La spoliation des instruments de musique en Europe. 1933-1945</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la musique - Philharmonie de Paris, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Galpin Society Conference on Musical Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St Cecilia's Hall, The University of Edinburgh, Jun 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723132v1</w:t>
+                <w:t xml:space="preserve">hal-04723135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting antique musical instruments in 19th-century Parisian worskhops</w:t>
+                <w:t xml:space="preserve">Used violin trade and appraisal records: essential sources for provenance research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galpin Society Conference on Musical Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, St Cecilia's Hall, The University of Edinburgh, Jun 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">La spoliation des instruments de musique en Europe. 1933-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la musique - Philharmonie de Paris, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723135v1</w:t>
+                <w:t xml:space="preserve">hal-04723132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materiality-driven Digital Approaches to Music Museum Artefacts</w:t>
               </w:r>
@@ -6149,51 +6149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B5671CA"/>
+    <w:nsid w:val="0E518E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6380,51 +6380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippeechard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1546-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158612450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101439703" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072375574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/musee/stradivarius-lutherie-cremone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Geeraert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/v4ub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ockerm&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-020-00460-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brugui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1257524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lluveras-Tenorio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.11.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2RHXTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laloue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chochod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pipitone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2693" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Soulier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vaiedelich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Shapreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538127568/Collecting-and-Provenance-A-Multidisciplinary-Approach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Durier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hatt&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiedelich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00944935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippeechard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1546-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158612450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101439703" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072375574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/musee/stradivarius-lutherie-cremone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Geeraert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/v4ub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ockerm&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-020-00460-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brugui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1257524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lluveras-Tenorio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.11.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2RHXTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laloue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chochod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pipitone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2693" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Soulier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vaiedelich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Shapreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538127568/Collecting-and-Provenance-A-Multidisciplinary-Approach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Durier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hatt&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiedelich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00944935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>