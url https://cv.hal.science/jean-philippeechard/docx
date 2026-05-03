--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -897,368 +897,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the History of the 1724 'Sarasate' Stradivarius Violin, with Some Thoughts on the Use of Sources in Violin Provenance Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of XRF imaging for the chemical discrimination of iron‐gall ink inscriptions: A case study in Stradivari's workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense de La Codre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Radepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Galpin Society Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025740v1</w:t>
+                <w:t xml:space="preserve">hal-02569884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of XRF imaging for the chemical discrimination of iron‐gall ink inscriptions: A case study in Stradivari's workshop</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Xavier Tourte, Archet de violoncelle, œuvre acquise par dation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des musées de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.3160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02569884v1</w:t>
+                <w:t xml:space="preserve">hal-03499909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Xavier Tourte, Archet de violoncelle, œuvre acquise par dation</w:t>
+                <w:t xml:space="preserve">Une exceptionnelle basse de violon à la cour des derniers Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des musées de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.12-13</w:t>
+              <w:t xml:space="preserve">, 2020, 4, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499909v1</w:t>
+                <w:t xml:space="preserve">hal-03499920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exceptionnelle basse de violon à la cour des derniers Valois</w:t>
+                <w:t xml:space="preserve">Reconstructing the History of the 1724 'Sarasate' Stradivarius Violin, with Some Thoughts on the Use of Sources in Violin Provenance Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des musées de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, pp.4-8</w:t>
+              <w:t xml:space="preserve">The Galpin Society Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.111-132, 196-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499920v1</w:t>
+                <w:t xml:space="preserve">hal-03025740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing lost 16th-century royal emblems on two Andrea Amati’s violins using XRF scanning</w:t>
               </w:r>
@@ -1283,64 +1283,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Ockermüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense de La Codre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (112), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2249,261 +2249,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and conservation of the decorative paint on seventeenth-century French and Flemish harpsichord soundboards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ 3D characterization of historical coatings and wood using multimodal nonlinear optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chochod</w:t>
+                <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Pipitone</w:t>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (sup1), pp.S103 - S113. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (22), pp.24623-24635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/2047058412Y.0000000018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.024623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442840v1</w:t>
+                <w:t xml:space="preserve">hal-00123067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D characterization of historical coatings and wood using multimodal nonlinear optical microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and conservation of the decorative paint on seventeenth-century French and Flemish harpsichord soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Latour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
+                <w:t xml:space="preserve">Christine Laloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Didier</w:t>
+                <w:t xml:space="preserve">Isabelle Chochod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+                <w:t xml:space="preserve">Daniele Pipitone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (22), pp.24623-24635. </w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (sup1), pp.S103 - S113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.024623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/2047058412Y.0000000018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123067v1</w:t>
+                <w:t xml:space="preserve">hal-01442840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron UV−Visible Multispectral Luminescence Microimaging of Historical Samples</w:t>
               </w:r>
@@ -2845,449 +2845,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint use of Raman and infrared spectroscopies for the identification of natural organic media used in ancient varnishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Daher</w:t>
+                <w:t xml:space="preserve">Alex von Bohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122 (1), pp.202-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.200905131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.2693⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864287v1</w:t>
+                <w:t xml:space="preserve">hal-02132317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A joint use of Raman and infrared spectroscopies for the identification of natural organic media used in ancient varnishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (11), pp.1204-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665937v1</w:t>
+                <w:t xml:space="preserve">hal-00864287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t>
+                <w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex von Bohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 122 (1), pp.202-206. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.197 - 201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.200905131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132317v1</w:t>
+                <w:t xml:space="preserve">hal-01665937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of wood and wood finishes studied using optical coherence tomography: application to an 18th century Italian violin</w:t>
               </w:r>
@@ -3740,51 +3740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Shapreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laloue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane C. Milosch; Nick Pearce. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collecting and Provenance: A Multidisciplinary Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4785,51 +4785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Worlds of Hidden Texts: A Case Study of a Guitar by Antonio Stradivari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Afterlives Research Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Digital Humanities, Nov 2021, Cambridge - en ligne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4949,90 +4949,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of X-ray fluorescence imaging for the distinction of iron-gall ink inscriptions on artefacts from Stradivari's workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense de La Codre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MA-XRF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Catane, Italy</w:t>
@@ -5311,90 +5311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton microscopy : an efficient tool for in situ study of historical artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany. Topography and Tomography, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6149,51 +6149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E518E3C"/>
+    <w:nsid w:val="5C42D360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6380,51 +6380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippeechard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1546-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158612450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101439703" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072375574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/musee/stradivarius-lutherie-cremone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Geeraert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/v4ub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ockerm&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-020-00460-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brugui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1257524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lluveras-Tenorio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.11.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2RHXTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laloue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chochod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pipitone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2693" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Soulier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vaiedelich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Shapreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538127568/Collecting-and-Provenance-A-Multidisciplinary-Approach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Durier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hatt&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiedelich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00944935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippeechard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1546-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158612450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101439703" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072375574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/musee/stradivarius-lutherie-cremone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Geeraert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/v4ub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3160" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ockerm&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-020-00460-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brugui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1257524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lluveras-Tenorio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.11.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2RHXTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024623" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laloue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chochod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pipitone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2693" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Soulier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vaiedelich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Shapreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538127568/Collecting-and-Provenance-A-Multidisciplinary-Approach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Durier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hatt&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiedelich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00944935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>