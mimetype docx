--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,6094 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6042 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philippe Échard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateurmusée de la MusiqueCité de la musique - Philharmonie de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-philippeechard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1546-6922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158612450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101439703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_6mrKWEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000072375574</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Échard est conservateur en charge des instruments à cordes (frottées et pincées - lutherie) au Musée de la musique (Cité de la musique – Philharmonie de Paris) depuis 2014. Il inscrit ses recherches en organologie au sein de l’histoire culturelle, sociale, économique, matérielle et technique, dans le cadre de l’Équipe Conservation Recherche du Musée et du Centre de Recherche sur la Conservation (CRC, USR 3224, CNRS, MCC, MNHN). Ingénieur de recherche au laboratoire du Musée de la musique de Paris de 1999 à 2013, ses travaux ont alors principalement porté sur l’identification des matériaux constitutifs des instruments des collections patrimoniales, leur évolution au cours du temps et leur conservation. Chimiste de formation, ingénieur diplômé de l’École Nationale Supérieure de Chimie de Paris (1998), et titulaire d’un doctorat (2010, Muséum National d’Histoire Naturelle, Paris), Jean-Philippe Échard a également étudié l’acoustique musicale au Conservatoire National Supérieur de Musique et de Danse de Paris, et a suivi une formation par la recherche au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la National Gallery of Art de Washington, DC, en 2004-2005.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stradivarius et la lutherie de Crémone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Philharmonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-1094642481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le violon Sarasate, stradivarius des virtuoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fragmented Library of the Sounding Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Radepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscription: The Journal of Material Text – Theory, Practice, History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.78-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jewel of Four Facets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Geeraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Strad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (1612), pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience, retour à l’expérience. Une revisite du vocabulaire, des images et des protocoles de l’étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nyckelharpa of the musée de la Musique: An Emblem of the Nineteenth-Century French Interest in Swedish Musical Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Condi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Galpin Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76, pp.220-223, 248-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Medieval Fragments in Three Musical Instruments Made by Antonio Stradivari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Albiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24446/v4ub⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the History of the 1724 'Sarasate' Stradivarius Violin, with Some Thoughts on the Use of Sources in Violin Provenance Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Galpin Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.111-132, 196-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exceptionnelle basse de violon à la cour des derniers Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des musées de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Tourte, Archet de violoncelle, œuvre acquise par dation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des musées de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of XRF imaging for the chemical discrimination of iron‐gall ink inscriptions: A case study in Stradivari's workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Radepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vaiedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.3160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing lost 16th-century royal emblems on two Andrea Amati’s violins using XRF scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Radepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ockermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (112), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-020-00460-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Life and Instruments of Gérard Joseph Deleplanque, Maker in Eighteenth-Century Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hemmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bruguière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Galpin Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An harmonious encoding of instrument values by a 19th century Parisian violin dealer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.448-458. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01611194.2016.1257524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical linseed oil/colophony varnishes formulations: Study of their molecular composition with micro-chemical chromatographic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lluveras-Tenorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.200 - 213. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2015.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un amateur de musique du XIXe siècle : Louis Edouard Besson et ses violons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.274-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron DUV luminescence micro-imaging to identify and map historical organic coatings on wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (15), pp.5344-5353. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5AN00483G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organ with Paper Pipes of the Correr Museum in Venice: a Review and New Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Musical Instrument Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.89-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into molecular evolution of oil/colophony varnishes: towards pyrolysis-gas chromatography/mass spectrometry-based quantitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thao-Heu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Preservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscalar photoluminescence approach to discriminate among semiconducting historical zinc white pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.4463-4469. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3AN36874B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and conservation of the decorative paint on seventeenth-century French and Flemish harpsichord soundboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chochod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pipitone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (sup1), pp.S103 - S113. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2047058412Y.0000000018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 3D characterization of historical coatings and wood using multimodal nonlinear optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (22), pp.24623-24635. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.024623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV−Visible Multispectral Luminescence Microimaging of Historical Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Nevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.1737-1745. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac102986h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the finishing technique of an early eighteenth century musical instrument using FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399 (9), pp.3025-3032. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4288-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary spectroscopic analyses of varnishes of historical musical instruments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint use of Raman and infrared spectroscopies for the identification of natural organic media used in ancient varnishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (11), pp.1204-1209. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.197 - 201. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122 (1), pp.202-206. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of wood and wood finishes studied using optical coherence tomography: application to an 18th century Italian violin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vaiedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (33), pp.6485-6491. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.006485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the varnishes of historical musical instruments using synchrotron micro-analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, A92, pp.77-81. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4449-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique dans la Tenture des Fêtes des Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaufils, Oriane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tenture des Fêtes des Valois – Tisser les fêtes de Catherine de Médicis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Château de Fontainebleau; Liénart, pp.63-67, 2022, 978-2-35906-371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violons de Crémone à la cour des derniers Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaufils, Oriane; Capodieci, Luisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cour en fête dans l'Europe des Valois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.221-235, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the Violin Trade in Paris: the Archives of Albert Caressa and Émile Français, 1930-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Shapreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laloue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane C. Milosch; Nick Pearce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecting and Provenance: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-204, 2019, 978-1-5381-2756-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vernis des violons italiens, histoire d’un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé F. (ed),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le violon italien - Une seconde voix humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra de Dijon-Ed. Aparté,, pp90-102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking the musical instrument in 3D over time at the musée de la Musique, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing and Musical Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal College of Music Museum &amp; Wolfson Centre in Music and Material Culture, Mar 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violin and transculturation in a renewed display at the musée de la Musique, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturación y Diásporas, 2024 CIMCIM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo Nacional de Antropología, Sep 2024, Ciudad de México, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sarasate Stradivarius: the musical adventures of a globe-trotter violin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri di studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo del Violino, Cremona, Oct 2024, Crémone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent researches on the materiality of the Sarasate Stradivarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri di studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo del Violino, Oct 2024, Crémone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about damages, a museum perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on Workshop on the Safe Analysis of Heritage Objects and Materials Using Novel Accelerator-based Analytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA–University Paris-Saclay Collaborating Center “Atoms for Heritage”, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « techniques de vernissage d’instruments de musique XVIe–XVIIIe s. » comme point de départ de réflexions sur les méthodologies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Concordance et discordance documentaires : des gestes, des textes et de la matière aux époques médiévale et moderne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Étienne Anheim; Catherine Rideau-Kikuchi; Lise Saussus, Jan 2023, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online archives of violin makers and provenance research: the trade of old violins (19th–20th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Looted Assets – Flight Assets » International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule der Künste Bern; Schweizer Geigenbauschule Brienz; Universität Bern, Apr 2022, Brienz, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting antique musical instruments in 19th-century Parisian worskhops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galpin Society Conference on Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St Cecilia's Hall, The University of Edinburgh, Jun 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Used violin trade and appraisal records: essential sources for provenance research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spoliation des instruments de musique en Europe. 1933-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la musique - Philharmonie de Paris, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality-driven Digital Approaches to Music Museum Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Sensory Heritage (DHSH) - Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TORCH, Dec 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality of Musical Instruments as Historical Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialising music: Perspectives in Music and Material Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal College of Music, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fragmented Library of the Sounding Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarium Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fragmentarium Digital Laboratory, University of Fribourg, Dec 2021, En ligne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Worlds of Hidden Texts: A Case Study of a Guitar by Antonio Stradivari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Afterlives Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Digital Humanities, Nov 2021, Cambridge - en ligne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards digital reconstruction of lost signs borne by heritage artefacts using chemical imaging: the case of 16th-c. violins and luthiers' tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Radepont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Approaches to Art History and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TORCH-Oxford University, Mar 2021, En ligne (Oxford), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of X-ray fluorescence imaging for the distinction of iron-gall ink inscriptions on artefacts from Stradivari's workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Radepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vaiedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MA-XRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating application to modern musical instruments: an interdisciplinary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaiedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">labs, art and relics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of modern music instrument combining the sharpest 14 C technology and independent expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaiedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton microscopy : an efficient tool for in situ study of historical artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. Topography and Tomography, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2020221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of varnish layers with optical coherence tomography in both visible and infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Siozade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O3A: Optics for Arts, Architecture, and Archaeology II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.73910J</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vernis des instruments de musique : principe et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Chimie: Les polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, France. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments complémentaires. Retour d'expérience, retour à l'expérience. Une revisite du vocabulaire, des images et des protocoles de l'étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11391172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV/visible imaging discriminates historical pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating Stradivari's recipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude physico-chimique des vernis d’un corpus d’instruments de musique européens du 15e au 18e siècle - approche historique et perspectives de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héritage culturel et muséologie. Muséum National d'Histoire Naturelle, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01442832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6149,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C42D360"/>
+    <w:nsid w:val="07E9DDF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6380,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippeechard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1546-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158612450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101439703" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072375574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/musee/stradivarius-lutherie-cremone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Geeraert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/v4ub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3160" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ockerm&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-020-00460-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brugui&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1257524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lluveras-Tenorio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.11.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2RHXTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024623" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laloue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chochod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pipitone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2693" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Soulier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vaiedelich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Shapreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538127568/Collecting-and-Provenance-A-Multidisciplinary-Approach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Durier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hatt&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiedelich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00944935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippeechard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1546-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158612450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101439703" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_6mrKWEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072375574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.philharmoniedeparis.fr/musee/stradivarius-lutherie-cremone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Geeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24446/v4ub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ockerm&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-020-00460-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brugui&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1257524" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tirat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lluveras-Tenorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.11.045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2RHXTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malecki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laloue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chochod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pipitone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024623" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Soulier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Emond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vaiedelich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006485" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Shapreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538127568/Collecting-and-Provenance-A-Multidisciplinary-Approach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Durier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hatt&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiedelich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00944935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020221" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>