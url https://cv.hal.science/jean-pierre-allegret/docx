--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1743,174 +1743,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles sont les causes et les conséquences d'un défaut sur la dette publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Faut-il rembourser la dette publique ?, 17, pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.017.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels risques pour l’économie mondiale d’ici à 2030 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660217v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01386074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil price shocks and global imbalances: lessons from a model with trade and financial interdependencies</w:t>
               </w:r>
@@ -2357,286 +2357,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’arme monétaire : guerre sur le marché des changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une analyse informationnelle de la crise financière récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28, pp. 213-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.185 - 201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385946v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01660218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations yuan - dollar : de la &amp;quot; guerre des monnaies &amp;quot; à la gouvernance monétaire et financière internationale</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de diffusion de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, XXI (1), pp.87-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4584,243 +4584,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Pros and Cons of Higher Transparency: The Case of Speculative Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.215-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La politique de diffusion de l'information : La transparence des banques centrales est-elle toujours préférable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (1), pp.87-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2006.1590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rfeco.2006.1590⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00279383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pros and Cons of Higher Transparency : The Case of Speculative Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (3), pp.215-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11938,51 +11938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pros and Cons of Higher Transparency: The Case of Speculative Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12723,51 +12723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13130,51 +13130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sallenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Omay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kouretas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102867" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2023.03.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif Cergibozan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25071032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemus Antonio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1418075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rharrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2015.03.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v21i2.2767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.10.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Josifidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker Pucar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Azzabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker-Pucar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haouaoui Khouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essahbi Essaadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.08.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NG0192Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sand-Zantman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2008.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAN0902199J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-007-9069-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZG1T4JSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courbis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sandretto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cal&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.522.0249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008362ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Merrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#220;nal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00050-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660235v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141376v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sallenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Omay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kouretas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102867" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2023.03.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif Cergibozan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25071032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemus Antonio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1418075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rharrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2015.03.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v21i2.2767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.10.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Josifidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker Pucar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Azzabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker-Pucar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haouaoui Khouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essahbi Essaadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.08.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NG0192Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sand-Zantman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2008.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAN0902199J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-007-9069-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZG1T4JSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courbis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sandretto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cal&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.522.0249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008362ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Merrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#220;nal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00050-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660235v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141376v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>