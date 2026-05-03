--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -463,235 +463,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Financial asymmetries between Euro area and the United States: An International Political Economy Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of policy Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 45 (2), pp.266-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2023.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The 3rd Financial Economics Meeting (FEM-2022) Conference: New Challenges for Monetary Policy, Capital Flows, and Exchange Rate Frameworks after COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ftiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kouretas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 136, pp.102867. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2023.102867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2023.102867⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04095000v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04036046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRICS : de la dépendance à la contestation du dollar américain</w:t>
               </w:r>
@@ -1095,50 +1095,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The impact of the European sovereign debt crisis on banks stocks. Some evidence of shift contagion in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rharrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.24 - 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la zone euro ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1147,316 +1242,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36, pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil currencies in the face of oil shocks: what can be learned from time-varying specifications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (18), pp.1774-1793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of the Eurozone Crisis on European Banks Stocks Contagion or Interdependence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589267v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Rharrabti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1), pp.129-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil price shocks and global imbalances: Lessons from a model with trade and financial interdependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1985,2842 +1985,2842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégration financière internationale et croissance économique dans les pays émergents et en développement : le canal du développement financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.27 - 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macroeconomic policy responses to financial crises in emerging European economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.577-591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Dutch disease effect in a high versus low oil dependent countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Studies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (2), pp.33-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15173/esr.v21i2.2767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of real exchange rates adjustments on global imbalances: a multilateral approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.149 - 163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse informationnelle de la crise financière récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp. 213-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.185 - 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arme monétaire : guerre sur le marché des changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations yuan - dollar : de la &amp;quot; guerre des monnaies &amp;quot; à la gouvernance monétaire et financière internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.80-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjustment mechanisms and exchange rate regimes in new 2004 EU members during the financial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker-Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.10.022⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-Communist Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.1 - 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs financiers de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.46-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial development, threshold effects and convergence in developing and emerging countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.1899 - 1921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses of Monetary Authorities in Emerging Economies to International Financial Crises: What Do We Really Know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Research Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.3 - 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement financier, croissance de long terme et effets de seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.553 - 581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des crises financières aux pays émergents : l'expérience de l'Europe émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 561, pp.523-532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of External Shocks in East Asia: Lessons from a Structural VAR Model with Block Exogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.35 - 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation targeting and exchange rate regimes in the case of Serbia and selected transition economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kosta Josifidis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eastern European Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (4), pp. 88-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix d'un régime de change dans les pays émergents et en développement peut-il être optimal en dehors des solutions bi-polaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Haouaoui Khouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (2), pp. 133-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business cycles synchronization in East Asian economy: evidences from time-varying coherence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essahbi Essaadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36, pp.577-591</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp. 351-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2010.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sana Azzabi</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d'intégration et coordination des politiques macroéconomiques dans le Mercosur : une approche en termes de cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.27 - 68</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp. 163-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary and Exchange Rate Regimes Changes: The Cases of Poland, Czech Republic, Slovakia and Republic of Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (2), pp.199-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/PAN0902199J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur : the role of the exchange rate regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 20 (N° 3), pp.359-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11079-007-9069-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does a Monetary Union protect against foreign shocks? An assessment of Latin American integration using a Bayesian VAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (1), pp.102-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2008.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does a Monetary Union protect again shocks? An assessment of Latin American integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Policy Modeling / Journal of Policy Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (n° 1), pp. 102-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2008.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary Integration Issues in Latin America: a multivariate assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (3), pp. 279-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission des chocs et mécanismes d'ajustement dans le Mercosur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, avril (101), pp.355-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatilité des chocs et degré de flexibilité du taux de change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Haouaoui Khouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (3), pp. 271-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling business cycles and macroeconomic policy in Mercosur: a VAR and unobserved components model approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (3), pp.482-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00238495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels régimes de change pour les marchés émergents ? Les solutions de coins en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (4), pp. 397-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00258333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The institutional failures of International Monetary Fund conditionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dulbecco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of International Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (4), pp.309-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00238490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de diffusion de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28, pp. 213-264</w:t>
+              <w:t xml:space="preserve">, 2006, XXI (1), pp.87-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pros and Cons of Higher Transparency: The Case of Speculative Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385915v1</w:t>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47, pp.185 - 201</w:t>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.215-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...1934 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de diffusion de l'information : La transparence des banques centrales est-elle toujours préférable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, XXI (1), pp.87-126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.87-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2006.1590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pros and Cons of Higher Transparency : The Case of Speculative Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (3), pp.215-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6020,50 +6020,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux et défis de la flexibilisation du régime de change dans les pays émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Macroéconomie et de Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche en Innovation, Responsabilité et Développement Durable (INREDD), Bernoulli Center for Economics (BCE) de l’Université de Bâle et Departement de la Recherche Bank al-Maghrib, May 2016, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of international reserves holding in buffering external shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6072,126 +6141,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAC3 - International MACroeconomics Workshop Shocks and business cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM Université Rennes 1, Dec 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660238v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01660240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital flows, boom-bust, and monetary policy cycle in emerging Europe</w:t>
               </w:r>
@@ -6272,77 +6272,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil currencies in the face of oil shocks: What can be learned from time-varying specifications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55ème congrès annuel de la Société Canadienne de Science économique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6449,77 +6449,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil currencies in the face of oil shocks: What can be learned from time-varying specifications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Séminaire Cournot, Université de Strasbourg </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6557,77 +6557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Macroeconomic Analysis and International Finance </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6665,51 +6665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil price shocks and global imbalances: Lessons from a model with trade and financial interdependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6760,51 +6760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the euro on the financial markets and the banking system : from integration to fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICABE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICABE, Oct 2014, Delphes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6842,51 +6842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration financière internationale, développement financier et croissance économique dans les pays émergents et en développement : estimations d’un modèle à équations simultanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Azzabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30èmes Journées Internationales d’Economie Monétaire, Bancaire et Financière </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6905,627 +6905,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Macroeconomic policy responses and financial crises in the European emerging economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker-Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16th International Conference on Macroeconomic Analysis and International Finance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rethymno, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance, growth and threshold fffects in developing and emerging countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance &amp; Economics Conference 2012 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External shocks and monetary policy in a small open oil exporting economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Research Forum, ERF 18th Annual Conference : Corruption and Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cairo, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External shocks and monetary policy in a small open oil exporting economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Annual Conference of the Economic Research Forum (ERF), Le Caire, 24-28 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Le Caire, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00697114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macroeconomic policy responses and financial crises in emerging economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on European Debt Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Kirklareli Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of monetary authorities in emerging economies to international financial crises: what do we really know?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Applied Business and Economics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External shock transmission in selected European emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilija Beker-Pucar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Josifidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11th Annual European Economics and Finance Society Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411730v1</w:t>
-              </w:r>
-[...352 lines deleted...]
-                <w:t xml:space="preserve">halshs-00697114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mouvements de capitaux à destination des pays émergents après la crise financière</w:t>
               </w:r>
@@ -7574,430 +7574,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effets de seuil dans la relation entre le développement financier et la croissance économique de long terme : application empirique au cas des pays émergents et en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27èmes Journées d'économie monétaire et bancaire, Bordeaux, 17-18 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de seuil dans la relation entre le développement financier et la croissance économique de long terme : application empirique au cas des pays émergents et en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes rencontres Euro-méditerranéennes, Sousse, 20-22 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Managing exchange rate fluctuations in inflation targeting framework - Experiences of Serbia and selected transition economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual International Conference on Macroeconomic Analysis and International Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sana Azzabi</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial crisis : the role of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées d'économie monétaire et bancaire, Bordeaux, 17-18 juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4ème Symposium annuel franco-japonais Frontières de la science, organisé par le Ministères des affaires étrangères et européennes, le Ministère de l'enseignement supérieur, le CNRS et la Société japonaise pour la promotion de la science, Poitiers, 21-24 janvier 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise économique et financière et ses conséquences dans les pays au Sud et à l'Est de l'Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Azzabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres Euro-méditerranéennes, Sousse, 20-22 mai 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...149 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8184,73 +8184,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Workshop of the Regional Integration Network, LACEA, Puebla, Mexique, 26-27 janvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Puebla, Mexico</w:t>
+              <w:t xml:space="preserve">11th Conference on Macroeconomic Analysis and International Finance, Université de Rethimno, Grèce, 24-26 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rethimmo, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00261992v1</w:t>
+                <w:t xml:space="preserve">halshs-00261996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
               </w:r>
@@ -8266,73 +8266,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Macroeconomic Analysis and International Finance, Université de Rethimno, Grèce, 24-26 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rethimmo, Greece</w:t>
+              <w:t xml:space="preserve">VIe Workshop of the Regional Integration Network, LACEA, Puebla, Mexique, 26-27 janvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00261996v1</w:t>
+                <w:t xml:space="preserve">halshs-00261992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
               </w:r>
@@ -9271,315 +9271,315 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Režimi deviznog kursa i makroekonomsko prilagođavanje u evropskim ekonomijama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Press of the University of Novi Sad-Faculty of Economics Subotica, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Boeck, 2015, Ouvertures économiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent international macroeconomic and financial issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Economics, 133, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exchange Rate Regimes in Emerging and Transition Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kosta Josifidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...236 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Press of the University of Novi Sad-Faculty of Economics Subotica, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11537,51 +11537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of external shocks in East Asia : lessons from a structural VAR model with block exogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11606,50 +11606,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00697310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Does a Monetary Union protect again foreign shocks? An assessment of Latin American integration using a Bayesian VAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00269122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le choix d'un régime de change dans les pays émergents et en développement peut-il être optimal en dehors des solutions bi-polaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11664,325 +11739,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Haouaoui Khouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00303718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Does a Monetary Union protect again foreign shocks? An assessment of Latin American integration using a Bayesian VAR</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling business cycles and macroeconomic policy in Mercosur: a VAR and unobserved components model approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pros and Cons of Higher Transparency: The Case of Speculative Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12208,51 +12208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12264,598 +12264,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Role of International Reserves Holding in Buffering External Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of international reserves holding in buffering external shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oil currencies in the face of oil shocks: What can be learned from time-varying specifications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oil price shocks and global imbalances: Lessons from a model with trade and financial interdependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the global and eurozone crises on European banks stocks Some evidence of shift contagion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Houda Rharrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...196 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of External Shocks in East Asia: Lessons from a Structural VAR Model with Block Exogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13130,51 +13130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sallenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Omay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kouretas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102867" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2023.03.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif Cergibozan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25071032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemus Antonio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1418075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rharrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2015.03.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v21i2.2767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.10.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Josifidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker Pucar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Azzabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker-Pucar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haouaoui Khouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essahbi Essaadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.08.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NG0192Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sand-Zantman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2008.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAN0902199J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-007-9069-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZG1T4JSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courbis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sandretto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cal&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.522.0249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008362ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Merrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#220;nal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00050-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660235v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141376v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sallenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Omay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2023.03.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kouretas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102867" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif Cergibozan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25071032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemus Antonio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1418075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rharrabti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2015.03.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Azzabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Josifidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker Pucar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v21i2.2767" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.10.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker-Pucar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haouaoui Khouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essahbi Essaadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.08.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NG0192Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sand-Zantman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAN0902199J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-007-9069-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZG1T4JSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2008.09.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courbis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sandretto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cal&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.522.0249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008362ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411622v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Merrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#220;nal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00050-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660235v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>