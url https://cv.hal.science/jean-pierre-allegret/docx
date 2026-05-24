--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1095,4920 +1095,4920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour la zone euro ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.55-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oil currencies in the face of oil shocks: what can be learned from time-varying specifications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (18), pp.1774-1793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The impact of the European sovereign debt crisis on banks stocks. Some evidence of shift contagion in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Rharrabti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74, pp.24 - 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of the Eurozone Crisis on European Banks Stocks Contagion or Interdependence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rharrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Research Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.129-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oil price shocks and global imbalances: lessons from a model with trade and financial interdependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (septembre), pp.232-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External Shocks and Monetary Policy in an Oil Exporting Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (4), pp.652- 667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2015.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital Flow Bonanzas and Monetary Policy in Emerging Europe: Responses to the Global Financial Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-Communist Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.429- 447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oil price shocks and global imbalances: Lessons from a model with trade and financial interdependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.232 - 247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles sont les causes et les conséquences d'un défaut sur la dette publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Faut-il rembourser la dette publique ?, 17, pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.017.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels risques pour l’économie mondiale d’ici à 2030 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36, pp.55-59</w:t>
+              <w:t xml:space="preserve">, 2015, 28, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations yuan - dollar : de la &amp;quot; guerre des monnaies &amp;quot; à la gouvernance monétaire et financière internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (18), pp.1774-1793</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hélène Raymond</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macroeconomic policy responses to financial crises in emerging European economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.577-591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dutch disease effect in a high versus low oil dependent countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.33-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15173/esr.v21i2.2767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of real exchange rates adjustments on global imbalances: a multilateral approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.149 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration financière internationale et croissance économique dans les pays émergents et en développement : le canal du développement financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.27 - 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse informationnelle de la crise financière récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp. 213-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Rharrabti</w:t>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.185 - 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arme monétaire : guerre sur le marché des changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjustment mechanisms and exchange rate regimes in new 2004 EU members during the financial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker-Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-Communist Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.1 - 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs financiers de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.46-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial development, threshold effects and convergence in developing and emerging countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.1899 - 1921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of External Shocks in East Asia: Lessons from a Structural VAR Model with Block Exogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.35 - 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement financier, croissance de long terme et effets de seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.553 - 581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses of Monetary Authorities in Emerging Economies to International Financial Crises: What Do We Really Know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 19 (1), pp.129-148</w:t>
+              <w:t xml:space="preserve">, 2012, 15, pp.3 - 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des crises financières aux pays émergents : l'expérience de l'Europe émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 561, pp.523-532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation targeting and exchange rate regimes in the case of Serbia and selected transition economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eastern European Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (4), pp. 88-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix d'un régime de change dans les pays émergents et en développement peut-il être optimal en dehors des solutions bi-polaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Haouaoui Khouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (2), pp. 133-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business cycles synchronization in East Asian economy: evidences from time-varying coherence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essahbi Essaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp. 351-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2010.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d'intégration et coordination des politiques macroéconomiques dans le Mercosur : une approche en termes de cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp. 163-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary and Exchange Rate Regimes Changes: The Cases of Poland, Czech Republic, Slovakia and Republic of Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (2), pp.199-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/PAN0902199J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur : the role of the exchange rate regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 20 (N° 3), pp.359-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11079-007-9069-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does a Monetary Union protect against foreign shocks? An assessment of Latin American integration using a Bayesian VAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 37 (4), pp.652- 667. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2015.03.017⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 31 (1), pp.102-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does a Monetary Union protect again shocks? An assessment of Latin American integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Policy Modeling / Journal of Policy Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (n° 1), pp. 102-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2008.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary Integration Issues in Latin America: a multivariate assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Communist Economies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (4), pp.429- 447</w:t>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (3), pp. 279-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatilité des chocs et degré de flexibilité du taux de change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Haouaoui Khouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (3), pp. 271-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission des chocs et mécanismes d'ajustement dans le Mercosur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28, pp.22-26</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, avril (101), pp.355-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Valerie Mignon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling business cycles and macroeconomic policy in Mercosur: a VAR and unobserved components model approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (septembre), pp.232-247</w:t>
+              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (3), pp.482-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sana Azzabi</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00238495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels régimes de change pour les marchés émergents ? Les solutions de coins en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.27 - 68</w:t>
+              <w:t xml:space="preserve">Panoeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (4), pp. 397-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00258333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The institutional failures of International Monetary Fund conditionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dulbecco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36, pp.577-591</w:t>
+              <w:t xml:space="preserve">Review of International Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (4), pp.309-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...230 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00238490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de diffusion de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28, pp. 213-264</w:t>
+              <w:t xml:space="preserve">, 2006, XXI (1), pp.87-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de diffusion de l'information : La transparence des banques centrales est-elle toujours préférable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.87-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2006.1590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pros and Cons of Higher Transparency: The Case of Speculative Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385946v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24, pp.26-29</w:t>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.215-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pros and Cons of Higher Transparency : The Case of Speculative Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (3), pp.215-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rel.723.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Liberalization and Stability of the Financial System in Emerging Markets: The Institutional Dimension of Financial Crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dulbecco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Communist Economies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.1 - 17</w:t>
+              <w:t xml:space="preserve">Review of International Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (4), pp.213-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermédiation et stabilité financière dans les marchés émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dulbecco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63, pp.46-52</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (4), pp.213-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sana Azzabi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global governance versus domestic governance : what roles of international institutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dulbecco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.1899 - 1921</w:t>
+              <w:t xml:space="preserve">The European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (1), pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Euro as a Stabilizing and Harmonizing Force in the International Monetary System : Analytical Foundations and Future Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research Studies Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15, pp.3 - 32</w:t>
+              <w:t xml:space="preserve">Eastern Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (1), pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...408 lines deleted...]
-                <w:t xml:space="preserve">Leila Haouaoui Khouni</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attaques spéculatives et crédibilité du régime de change : quel arbitrage pour le policy-mix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Calès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 62 (2), pp. 133-162</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 52 (2), pp.249-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.522.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Essahbi Essaadi</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les responsabilités internationales de l’euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 75, pp.45-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications de l'euro pour la dynamique du système monétaire international. Quelques pistes analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CUREI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle architecture du système monétaire international, revenir à l'esprit des lois de Bretton Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 86 (2), pp. 163-204</w:t>
+              <w:t xml:space="preserve">, 2000, 76 (3), pp.437-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle pour les contrôles des mouvements internationaux de capitaux dans la nouvelle architecture du système financier international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panoeconomicus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81, pp.77-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays du Sud face au défi d'un espace financier euro-méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Courbis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Economies Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 52, pp.185-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement de la firme innovante : structure de gouvernance et mode de financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dulbecco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84, pp.7-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...637 lines deleted...]
-                <w:t xml:space="preserve">Camille Cornand</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00143992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation banque-entreprise : structures de gouvernement et formes de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, XXI (1), pp.87-126</w:t>
+              <w:t xml:space="preserve">, 1996, 11 (4), pp.3-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Camille Cornand</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME innovantes: sous quelles conditions les technopoles peuvent-elles constituer une réponse adéquate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (3-4), pp.149-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008362ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...1195 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité de compte et étalon en économie internationale : l'approche de J.M. Keynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 26, pp.29-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660201v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01660200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6272,77 +6272,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil currencies in the face of oil shocks: What can be learned from time-varying specifications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55ème congrès annuel de la Société Canadienne de Science économique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6449,77 +6449,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil currencies in the face of oil shocks: What can be learned from time-varying specifications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Séminaire Cournot, Université de Strasbourg </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6538,355 +6538,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impacts of the euro on the financial markets and the banking system : from integration to fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICABE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICABE, Oct 2014, Delphes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Macroeconomic Analysis and International Finance </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil price shocks and global imbalances: Lessons from a model with trade and financial interdependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FINANDEBT International Conference, 2nd International Conference on Debt crises and Financial Stability: Global issues and Euro-Mediterranean perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration financière internationale, développement financier et croissance économique dans les pays émergents et en développement : estimations d’un modèle à équations simultanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Azzabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30èmes Journées Internationales d’Economie Monétaire, Bancaire et Financière </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6905,627 +6905,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">External shocks and monetary policy in a small open oil exporting economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Research Forum, ERF 18th Annual Conference : Corruption and Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cairo, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External shocks and monetary policy in a small open oil exporting economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Annual Conference of the Economic Research Forum (ERF), Le Caire, 24-28 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Le Caire, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00697114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macroeconomic policy responses and financial crises in emerging economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on European Debt Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kirklareli Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses of monetary authorities in emerging economies to international financial crises: what do we really know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Conference on Applied Business and Economics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nicosie, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External shock transmission in selected European emerging countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker-Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11th Annual European Economics and Finance Society Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macroeconomic policy responses and financial crises in the European emerging economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilija Beker-Pucar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Josifidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 16th International Conference on Macroeconomic Analysis and International Finance </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance, growth and threshold fffects in developing and emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Azzabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance &amp; Economics Conference 2012 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411731v1</w:t>
-              </w:r>
-[...408 lines deleted...]
-                <w:t xml:space="preserve">hal-01411730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mouvements de capitaux à destination des pays émergents après la crise financière</w:t>
               </w:r>
@@ -7574,535 +7574,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Financial crisis : the role of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Symposium annuel franco-japonais Frontières de la science, organisé par le Ministères des affaires étrangères et européennes, le Ministère de l'enseignement supérieur, le CNRS et la Société japonaise pour la promotion de la science, Poitiers, 21-24 janvier 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise économique et financière et ses conséquences dans les pays au Sud et à l'Est de l'Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes rencontres Euro-méditerranéennes, Sousse, 20-22 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business cycles synchronization in East Asian economy: evidences from time-varying coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essahbi Essaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurostat Colloquium on Modern Tools for Business Cycle Analysis: the lessons from global economic crisis. Jointly organised by Eurostat and the European University Institute (Florence, Italy), Luxembourg, 26-29 September 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing exchange rate fluctuations in inflation targeting framework - Experiences of Serbia and selected transition economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Josifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Annual International Conference on Macroeconomic Analysis and International Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rethymno, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effets de seuil dans la relation entre le développement financier et la croissance économique de long terme : application empirique au cas des pays émergents et en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Azzabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées d'économie monétaire et bancaire, Bordeaux, 17-18 juin 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de seuil dans la relation entre le développement financier et la croissance économique de long terme : application empirique au cas des pays émergents et en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Azzabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres Euro-méditerranéennes, Sousse, 20-22 mai 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration monétaire en Amétique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual International Conference on Macroeconomic Analysis and International Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rethymno, Greece</w:t>
+              <w:t xml:space="preserve">Institut Supérieur de Gestion, Université de Tunis, 26 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...253 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00262182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8118,73 +8187,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Policy Modeling, Ecomod 2007, Sao Paulo, 11-13 juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8200,73 +8269,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Macroeconomic Analysis and International Finance, Université de Rethimno, Grèce, 24-26 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rethimmo, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8282,73 +8351,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Workshop of the Regional Integration Network, LACEA, Puebla, Mexique, 26-27 janvier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8364,126 +8433,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées d'Economie Monétaire et Bancaire, Rennes, 14-15 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261994v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00262182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de choix de régime de change : Aspects théoriques et analyse empirique</w:t>
               </w:r>
@@ -9069,51 +9069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attaques spéculatives et crédibilité du régime de change : quel arbitrage pour le policy-mix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Calès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Sienne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9271,64 +9271,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Režimi deviznog kursa i makroekonomsko prilagođavanje u evropskim ekonomijama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Josifidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Press of the University of Novi Sad-Faculty of Economics Subotica, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9434,64 +9434,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent international macroeconomic and financial issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Economics, 133, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9522,64 +9522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange Rate Regimes in Emerging and Transition Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Josifidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilija Beker Pucar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Press of the University of Novi Sad-Faculty of Economics Subotica, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9728,164 +9728,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00262320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monnaies, finance et mondialisation - 2e ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 296 p., 2005, Dyna'sup économie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00262317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les régimes de change dans les marchés émergents. Quelles perspectives pour le XXIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 237 p., 2005, Entreprendre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00262209v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00262317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie et financement</w:t>
               </w:r>
@@ -10542,50 +10542,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capital Flows and Boom-Bust Cycle in Emerging Europe. Responses to the volatile financial global context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Tache. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Union and the Challenges of the New Global Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.208-232, 2015, 1-4438-7835-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capital flows and boom-bust cycle in emerging Europe. Responses to the volatile financial global context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10594,143 +10680,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Union and the challenges of the new global context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.208 - 232, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410770v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03574763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the global crisis on emerging economies</w:t>
               </w:r>
@@ -10953,51 +10953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscal policy and war of attrition: the case of American Latin countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Calès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARTUS P., CARTAPANIS A., LEGROS F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional currency areas in financial globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp. 341-362, 2005</w:t>
@@ -11039,51 +11039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance internationale en question : quelles alternatives à l'esprit de Bretton Woods ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelmalki L. ; Peeters A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives économiques et sociales : pour entrer dans le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Interdisciplinaire, pp.20, 2000</w:t>
@@ -11537,64 +11537,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of external shocks in East Asia : lessons from a structural VAR model with block exogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11606,533 +11606,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00697310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le choix d'un régime de change dans les pays émergents et en développement peut-il être optimal en dehors des solutions bi-polaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Haouaoui Khouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00303718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does a Monetary Union protect again foreign shocks? An assessment of Latin American integration using a Bayesian VAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00269122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Modeling the impact of real and financial shocks on Mercosur: the role of the exchange rate regime</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling business cycles and macroeconomic policy in Mercosur: a VAR and unobserved components model approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sand-Zantman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pros and Cons of Higher Transparency: The Case of Speculative Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois essais sur les anticipations d'inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité monétaire européenne et pacification monétaire internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12195,755 +12195,755 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary Policy, Oil Stabilization Fund and the Dutch Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of international reserves holding in buffering external shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of International Reserves Holding in Buffering External Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oil currencies in the face of oil shocks: What can be learned from time-varying specifications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oil price shocks and global imbalances: Lessons from a model with trade and financial interdependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the global and eurozone crises on European banks stocks Some evidence of shift contagion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tovonony Razafindrabe</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Houda Rharrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of External Shocks in East Asia: Lessons from a Structural VAR Model with Block Exogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...398 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External Shocks and Monetary Policy in a Small Open Oil Exporting Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13130,51 +13130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sallenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Omay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2023.03.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kouretas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102867" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif Cergibozan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25071032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemus Antonio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1418075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rharrabti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2015.03.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Azzabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Josifidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker Pucar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v21i2.2767" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.10.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker-Pucar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haouaoui Khouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essahbi Essaadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.08.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NG0192Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sand-Zantman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAN0902199J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-007-9069-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZG1T4JSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2008.09.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courbis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sandretto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cal&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.522.0249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008362ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411622v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Merrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#220;nal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00050-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660235v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sallenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Omay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2177597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2023.03.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kouretas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102867" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif Cergibozan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25071032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemus Antonio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1418075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rharrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2015.03.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Josifidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker Pucar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v21i2.2767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Azzabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Beker-Pucar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haouaoui Khouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essahbi Essaadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.08.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NG0192Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sand-Zantman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAN0902199J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-007-9069-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZG1T4JSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2008.09.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courbis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sandretto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cal&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.522.0249" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008362ar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697114v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411729v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261992v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Merrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#220;nal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00050-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410770v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660235v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141376v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>