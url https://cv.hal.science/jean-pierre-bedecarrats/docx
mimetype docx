--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1378,291 +1378,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a 3D transient model to predict the performance of an experimental Thermoelectric Generator under varying inlet gas conditions</w:t>
+                <w:t xml:space="preserve">Material screening and compatibility for thermocline storage systems using thermal oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.252-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2019.02.063⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103974v1</w:t>
+                <w:t xml:space="preserve">hal-02086314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material screening and compatibility for thermocline storage systems using thermal oil</w:t>
+                <w:t xml:space="preserve">Description of a 3D transient model to predict the performance of an experimental Thermoelectric Generator under varying inlet gas conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Deydier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.094⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.632-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2019.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086314v1</w:t>
+                <w:t xml:space="preserve">hal-02103974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of the Usual Graphical Methods Used to Characterize Phase Change Materials by Differential Scanning Calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,3572 +1694,3584 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8010066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of dendritic growth during solidification: Mathematical modeling and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+                <w:t xml:space="preserve">Mohamad Ali Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévyn Johannes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.1064-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.02.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655060v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of dendritic growth during solidification: Mathematical modeling and numerical simulations</w:t>
+                <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Ali Jaafar</w:t>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rousse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.02.050⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Demain l'énergie – Séminaire Daniel-Dautreppe, Grenoble, France, 2016, 18 (7-8), p.401-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089606v1</w:t>
+                <w:t xml:space="preserve">hal-01655060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the enthalpy function on the simulation of a building with phase change material wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.220-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis with numerical comparison for different thermoelectric generators configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107, pp.114-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium nitrate thermal behavior in latent heat thermal energy storage: A study of the impact of sodium nitrite on melting temperature and enthalpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lomonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 149, pp.81-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.12.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectricity - A Promising Complementarity with Efficient Stoves in Off-grid-areas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0020⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (15), pp.269-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014197v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3 Dioxolane versus tetrahydrofuran as promoters for CO 2 -hydrate formation: Thermodynamics properties, and kinetics in presence of sodium dodecyl sulfate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectricity - A Promising Complementarity with Efficient Stoves in Off-grid-areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Favarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rozis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.256-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279226v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+                <w:t xml:space="preserve">1,3 Dioxolane versus tetrahydrofuran as promoters for CO 2 -hydrate formation: Thermodynamics properties, and kinetics in presence of sodium dodecyl sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger de Souza Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.688-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01287517v1</w:t>
+                <w:t xml:space="preserve">hal-01279226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling phase change materials behavior in building applications: Comments on material characterization and model validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dutil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61, pp.132-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical optimization of the occupancy rate of thermoelectric generators to produce the highest electrical power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.104-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of calorimetry experiments to characterise phase change materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stouffs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.11.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1-2), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01016397v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpretation of calorimetry experiments to characterise phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499500v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype Combined Heater/Thermoelectric Power Generator for Remote Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Favarel</w:t>
+                <w:t xml:space="preserve">Optimization of solar DHW system including PCM media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. F Rozis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.470-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.09.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-012-2459-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02014177v1</w:t>
+                <w:t xml:space="preserve">hal-02096226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of solar DHW system including PCM media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+                <w:t xml:space="preserve">Prototype Combined Heater/Thermoelectric Power Generator for Remote Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F Rozis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (7), pp.1888-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-012-2459-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.09.062⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02096226v1</w:t>
+                <w:t xml:space="preserve">hal-02014177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse method for the identification of the enthalpy of phase change materials from calorimetry experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the enthalpy of phase change materials by inverse method from calorimetric experiments. Applications to pure substances or binary solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2012.07.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 395, pp.012135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02096196v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different modelings of pure substances during melting in a DSC experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 528, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tca.2011.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the enthalpy of phase change materials by inverse method from calorimetric experiments. Applications to pure substances or binary solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Inverse method for the identification of the enthalpy of phase change materials from calorimetry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012135⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 546, pp.61-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2012.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096221v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Thermoelectric Generator incorporated in a multifunction wood stove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (3), pp.1518. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a TE (thermoelectric) generator incorporated in a multifunction wood stove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (3), pp.1518-1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of thermoelectric power generation for an helicopter conical nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 196 (8), pp.4026-4032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas turbine performance increase using an air cooler with a phase change energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric power generation from biomass cook stoves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Strub</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (2), pp.935-942</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634761v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice slurry production using supercooling phenomenon</w:t>
+                <w:t xml:space="preserve">Gas turbine performance increase using an air cooler with a phase change energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5-6), pp.1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2008.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.08.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01153021v1</w:t>
+                <w:t xml:space="preserve">hal-00634761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic performances of a refrigerating loop using ice slurry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ice slurry production using supercooling phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram El Abbassi</w:t>
+                <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Et Abdelaziz Mimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.01.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621288v1</w:t>
+                <w:t xml:space="preserve">hal-01153021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric power generation from biomass cook stoves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+                <w:t xml:space="preserve">Energetic performances of a refrigerating loop using ice slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram El Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Strub</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Abdelaziz Mimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (8-9), pp.962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014935v1</w:t>
+                <w:t xml:space="preserve">hal-00621288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a phase change energy storage using spherical capsules. Part II: Numerical modelling</w:t>
+                <w:t xml:space="preserve">Study of a phase change energy storage using spherical capsules. Part I: Experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 50 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2009.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 50 (10), pp.2527-2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153022v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a phase change energy storage using spherical capsules. Part I: Experimental results</w:t>
+                <w:t xml:space="preserve">Study of a phase change energy storage using spherical capsules. Part II: Numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 50 (10), pp.2527-2536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2009.06.004⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 50 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153023v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the thermal transfer during an eutectic melting of a binary solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 441 (1), pp.30-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tca.2005.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5245,1347 +5281,1347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of a latent heat storage integration on heat pump refrigeration circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REHVA HVAC World Congress- CLIMA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Influence of Cooling Rate on Water Supercooling</w:t>
+                <w:t xml:space="preserve">Impact of low cooling rates and high cooling rate (quenching) on water supercooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Rabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamhossein Kahid Baseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Sæterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2024-062⟩</w:t>
+              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece. pp.1717-1728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/077185-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644708v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low cooling rates and high cooling rate (quenching) on water supercooling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gholamhossein Kahid Baseri</w:t>
+                <w:t xml:space="preserve">Stability analysis of Calcium chloride hexahydrate inorganic phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ayaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Salgado-Beceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ragnhild Sæterli</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Saeterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52202/077185-0147⟩</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2024-064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715108v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermocouple position on the supercooling of distilled water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Rabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamhossein Kahid Baseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Saeterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IAE EST CP International Conference on Energy Storage (ENERSTOCK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of Calcium chloride hexahydrate inorganic phase change material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Ayaz</w:t>
+                <w:t xml:space="preserve">Study of the Influence of Cooling Rate on Water Supercooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Rabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamhossein Kahid Baseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ragnhild Saeterli</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Sæterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2024-064⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2024-062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644715v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability analysis of organic phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Ayaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Salgado Beceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Sæterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece. pp.1200-1210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52202/077185-0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term stability investigation of capric acid as potential phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Ayaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Salgado-Beceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Rotan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Saeterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IAE EST CP International Conference on Energy Storage (ENERSTOCK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Study of the Influence of Fins’ Geometry on the Thermal Performances of a Vertical Shell and Tube Latent Heat Thermal Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teddy Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Renewable Energy Storage Conference (IRES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Düsseldorf, Germany. pp.93-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/978-94-6463-156-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629267v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Influence of Fins’ Geometry on the Thermal Performances of a Vertical Shell and Tube Latent Heat Thermal Energy Storage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Maftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lara Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable Energy Storage Conference (IRES 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195266v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de modélisation système d'un stockage de vapeur par Matériaux à Changement de Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2022-057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modelling of a large scale shell-and-tube latent heat storage system for direct steam generation power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6607,5842 +6643,5842 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES 2019: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Daegu, France. pp.190002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0028816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the modeling parameters on the numerical CFD simulation of a shell-and-tube latent heat storage system with circular fins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
+                <w:t xml:space="preserve">Software for the Optimisation of the Electricity Supply in Off-Grid Hybrid Systems with Renewable Energy and TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dufo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de La Thermoélectricité JNTE2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381886v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de modélisation sur la simulation numérique d'un module de stockage thermique par chaleur latente avec ailettes circulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
+                <w:t xml:space="preserve">Matériaux de stockage thermocline : de la sélection d'un couple huile-solide au modèle de stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018, Congrès de la Société Française de Thermique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144716v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-solid combination for dual-media thermocline storage: from media choice to system modelling,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Deydier</w:t>
+                <w:t xml:space="preserve">Production d'énergie Thermoélectrique Dans Différentes Conditions de Travail: Comparaison Expérimentale et Modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Ernesto Jimenez Aispuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2018), June 17–21st 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163055v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet STEEP: stockage thermique pour l’éco-efficacité des procédés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the modeling parameters on the numerical CFD simulation of a shell-and-tube latent heat storage system with circular fins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées R&amp;D Ademe/ANR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco. pp.200007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5117722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151930v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of a 3D Transient Model of a Thermoelectric Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+                <w:t xml:space="preserve">Influence des paramètres de modélisation sur la simulation numérique d'un module de stockage thermique par chaleur latente avec ailettes circulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Thermoelectrics - ICT2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">SFT 2018, Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154259v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre expériences et modèle numérique d'un générateur thermoélectrique en régime instationnaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+                <w:t xml:space="preserve">Oil-solid combination for dual-media thermocline storage: from media choice to system modelling,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Thermoélectricité JNTE2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2018), June 17–21st 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162535v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux de stockage thermocline : de la sélection d'un couple huile-solide au modèle de stockage</w:t>
+                <w:t xml:space="preserve">Experimental Validation of a 3D Transient Model of a Thermoelectric Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Molina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertille Marie</w:t>
+                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Deydier</w:t>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">37th International Conference on Thermoelectrics - ICT2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151337v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software for the Optimisation of the Electricity Supply in Off-Grid Hybrid Systems with Renewable Energy and TEG</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet STEEP: stockage thermique pour l’éco-efficacité des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de La Thermoélectricité JNTE2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées R&amp;D Ademe/ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Issy les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162537v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'énergie Thermoélectrique Dans Différentes Conditions de Travail: Comparaison Expérimentale et Modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Comparaison entre expériences et modèle numérique d'un générateur thermoélectrique en régime instationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Ernesto Jimenez Aispuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Thermoélectricité JNTE2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162522v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de la croissance dendritique des corps purs par méthode de suivi d’interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique d'un générateur thermoélectrique en régime instationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes; 22–24 Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Saint Lo, France</w:t>
+              <w:t xml:space="preserve">GDR Thermoelectricité. Journées Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147718v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre la dynamique de croissance dendritique et le champs de température local du liquide surfondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-R. Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès de la Société Française de Thermique SFT; 30 Mai–2 Juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and compatibility tests of thermal oils for use in thermocline storage systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+                <w:t xml:space="preserve">Étude numérique de la croissance dendritique des corps purs par méthode de suivi d’interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-R. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Deydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Renewable Energy Storage Conference (IRES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes; 22–24 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint Lo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147720v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de l’énergie thermique par matériaux à changement de phase adapté à la valorisation de chaleur fatale : études expérimentales et numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Rigal</w:t>
+                <w:t xml:space="preserve">Ageing and compatibility tests of thermal oils for use in thermocline storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès de la Société Française de Thermique SFT; 30 Mai–2 Juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th International Renewable Energy Storage Conference (IRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157144v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des thermogrammes dsc de la cristallisation des liquides purs macroscopiques surfondus. Application à l'étalonnage en température au refroidissement.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+                <w:t xml:space="preserve">Stockage de l’énergie thermique par matériaux à changement de phase adapté à la valorisation de chaleur fatale : études expérimentales et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT Journées de Calorimétrie et d'Analyse Thermique, 17-20 Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">25ème congrès de la Société Française de Thermique SFT; 30 Mai–2 Juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157613v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de vieillissement et compatibilité de couples huile thermique - solide pour une application en stockage thermocline,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Molina</w:t>
+                <w:t xml:space="preserve">Modélisation des thermogrammes dsc de la cristallisation des liquides purs macroscopiques surfondus. Application à l'étalonnage en température au refroidissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Deydier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès de la Société française de thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">JCAT Journées de Calorimétrie et d'Analyse Thermique, 17-20 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147722v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a 3D Transient Model to Predict the Performance of an Experimental Thermoelectric Generator under Varying Inlet Gas Conditions</w:t>
+                <w:t xml:space="preserve">Etudes de vieillissement et compatibilité de couples huile thermique - solide pour une application en stockage thermocline,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">25ème congrès de la Société française de thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154293v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations et étude du vieillissement de couples huile thermique - solide pour une application en stockage thermique,</w:t>
+                <w:t xml:space="preserve">Description of a 3D Transient Model to Predict the Performance of an Experimental Thermoelectric Generator under Varying Inlet Gas Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Deydier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque interuniversitaire franco-québécois sur la Thermique des Systèmes (CIFQ), 22-24 mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Saint Lo, France</w:t>
+              <w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147721v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse calorimétrique de matériau de stockage thermique pour valorisation de chaleur fatale industrielle,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisations et étude du vieillissement de couples huile thermique - solide pour une application en stockage thermique,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès de l’Association française de Calorimétrie et d’Analyse thermique (JCAT48), 29 mai–1er juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">XIIIe Colloque interuniversitaire franco-québécois sur la Thermique des Systèmes (CIFQ), 22-24 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint Lo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157617v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d'un générateur thermoélectrique en régime instationnaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse calorimétrique de matériau de stockage thermique pour valorisation de chaleur fatale industrielle,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Thermoelectricité. Journées Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Thiais, France</w:t>
+              <w:t xml:space="preserve">48ème congrès de l’Association française de Calorimétrie et d’Analyse thermique (JCAT48), 29 mai–1er juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162544v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dendritic growth during solidification using front-tracking method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Benchmark of several characterization methods for the determination of phase change materials enthalpy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Thermal-Sciences Conference (Eurotherm2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089607v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la détermination des propriétés thermiques des matériaux a changement de phase par calorimétrie à balayage (DSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+                <w:t xml:space="preserve">Projet STEEP : Stockage thermique pour l’éco-efficacité des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de calorimétrie et d’analyse thermique AFCAT; 17–20 Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">Forum Industriel de la récupération d’énergie; 5 Juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162993v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique préliminaire de la croissance dendritique lors de la rupture de surfusion de corps purs par méthode de suivi d'interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Numerical study of dendritic growth during solidification using front-tracking method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Rousse</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2016, Congrès de la Société Française de Thermique (31 mai - 3 juin)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Thermal-Sciences Conference (Eurotherm2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Krakow, Poland. pp.032128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/745/3/032128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150011v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas hydrate promoters for CO2 hydrate formation: thermodynamic and kinetic studies with cyclic ethers and surfactant.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sacha Rigal</w:t>
+                <w:t xml:space="preserve">Etude numérique préliminaire de la croissance dendritique lors de la rupture de surfusion de corps purs par méthode de suivi d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Conference on Calorimetry and Thermal Analysis, 17–20 May 2016, UPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">SFT 2016, Congrès de la Société Française de Thermique (31 mai - 3 juin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804375v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent thermal storage for efficient industrial processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la détermination des propriétés thermiques des matériaux a changement de phase par calorimétrie à balayage (DSC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Experts meeting of the task 30 of the ECES program of the International Energy Agency IEA; Tokyo; Japan; October 17–19th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">47èmes Journées de calorimétrie et d’analyse thermique AFCAT; 17–20 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162999v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium nitrate as PCM in latent heat thermal energy storage: impact of sodium nitrite on melting temperature and enthalpy,</w:t>
+                <w:t xml:space="preserve">Gas hydrate promoters for CO2 hydrate formation: thermodynamic and kinetic studies with cyclic ethers and surfactant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès de l’Association française de Calorimétrie et d’Analyse thermique (JCAT47), 17-20 mai 2016, Anglet, France.</w:t>
+              <w:t xml:space="preserve">47th Conference on Calorimetry and Thermal Analysis, 17–20 May 2016, UPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157616v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent thermal energy storage system devoted to batch processes heat recovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium nitrate as PCM in latent heat thermal energy storage: impact of sodium nitrite on melting temperature and enthalpy,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lomonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Innovative Materials for Processes in Energy Systems IMPRES; Taormina; Sicily; Italy; October 24–26th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">47ème congrès de l’Association française de Calorimétrie et d’Analyse thermique (JCAT47), 17-20 mai 2016, Anglet, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162988v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role and challenges of thermal energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent thermal storage for efficient industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2016. 29th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (June 19. - 23.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">3rd Experts meeting of the task 30 of the ECES program of the International Energy Agency IEA; Tokyo; Japan; October 17–19th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151929v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet STEEP : Stockage thermique pour l’éco-efficacité des procédés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential role and challenges of thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Industriel de la récupération d’énergie; 5 Juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOS 2016. 29th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (June 19. - 23.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163000v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of several characterization methods for the determination of phase change materials enthalpy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent thermal energy storage system devoted to batch processes heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Innovative Materials for Processes in Energy Systems IMPRES; Taormina; Sicily; Italy; October 24–26th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150009v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of a latent thermal energy storage system for high efficiency processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pernot</w:t>
+                <w:t xml:space="preserve">Latent thermal storage for efficient industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">1st Experts meeting of the task 30 of the ECES program of the International Energy Agency IEA; October 29–30th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151920v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des hydrates par DSC : hydrates mixtes CO2 +THF et CO2+1;3-dioxolane (DIOX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of a latent thermal energy storage system for high efficiency processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lomonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Thermiques sur les hydrates; 30 Janvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162997v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of sodium nitrate-sodium nitrite compounds for thermal storage applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des hydrates par DSC : hydrates mixtes CO2 +THF et CO2+1;3-dioxolane (DIOX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pernot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Thermiques sur les hydrates; 30 Janvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151911v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’un stockage latent solide-liquide pour des process à haut rendement énergétique,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Thermal characterization of sodium nitrate-sodium nitrite compounds for thermal storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lomonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e congrès de la Société française de thermique, 26-29 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163051v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent heat thermal energy storage system: numerical analysis of the influence of the enthalpy function on the charge/discharge processes,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Modélisation d’un stockage latent solide-liquide pour des process à haut rendement énergétique,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lomonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Energy Storage (GREENSTOCK), May 19-21st 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pékin, China</w:t>
+              <w:t xml:space="preserve">23e congrès de la Société française de thermique, 26-29 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163050v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent thermal energy storage system for heat recovery: numerical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+                <w:t xml:space="preserve">Phase change materials characterisation and applications to the thermal simulation of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151917v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase change materials characterisation and applications to the thermal simulation of buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent heat thermal energy storage system: numerical analysis of the influence of the enthalpy function on the charge/discharge processes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lomonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Energy Storage (GREENSTOCK), May 19-21st 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151925v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de tensioactifs et de composés organiques pour promouvoir la formation d'hydrates de gaz: application dans les procédés de capture du CO2.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
+                <w:t xml:space="preserve">Latent thermal energy storage system for heat recovery: numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dicharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique « Les hydrates, de leur caractérisation à leur application ». 30 janvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816772v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux à changement de phase pour le stockage d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des matériaux à changement de phase pour la simulation thermique des bâtiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de tensioactifs et de composés organiques pour promouvoir la formation d'hydrates de gaz: application dans les procédés de capture du CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique « Les hydrates, de leur caractérisation à leur application ». 30 janvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151275v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateurs thermoélectriques : applications, conception et optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Nature &amp; Technology "La recherche scientifique au service de l'aéronautique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent thermal storage for efficient industrial processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+                <w:t xml:space="preserve">Caractérisation des matériaux à changement de phase pour la simulation thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Experts meeting of the task 30 of the ECES program of the International Energy Agency IEA; October 29–30th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162998v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un Générateur Thermoélectrique Pour Rendre Autonome Des Poêles Performants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozis J-F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Thermoelectricité. Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the analysis of DSC measurements for the thermophysical characterization of PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA Task 42 Annex 29 Experts Meeting, Lyon, April</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Off-Grid Thermoelectric Generator for Efficient Stoves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Thermoelectrics (ECT2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateurs thermoélectriques: validation expérimentale d'un modèle 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Thermoelectricité. Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Generators : Experimental Validation of a 2D Numerical Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Numerical and Experimental Investigations of Thermoelectric Generators for Wasted Heat Recovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Thermoelectrics (ECT2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Madrid, Unknown Region</w:t>
+              <w:t xml:space="preserve">27th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems: (ECOS 2014) ; Turku, Finland, 15 - 19 June 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Turku, Finland, Finland. Paper \#343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154238v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigations of Thermoelectric Generators for Wasted Heat Recovery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Thermoelectric Generators : Experimental Validation of a 2D Numerical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems: (ECOS 2014) ; Turku, Finland, 15 - 19 June 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Turku, Finland, Finland. Paper \#343</w:t>
+              <w:t xml:space="preserve">12th European Conference on Thermoelectrics (ECT2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Madrid, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153963v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of PCM characterization,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Experts meeting of the joined 42/29 tasks of the SHC and ECES program of the IEA, October 8-10th 2014, Nagoya, Japon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la méthode de modélisation sur la simulation du comportement thermique d'un matériau contenant des microcapsules à changement de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, (3-6 juin 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATHY : une plateforme expérimentale multi-échelles pour l'étude et la CAracTérisation d'HYdrates de gaz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès CRISTAL 7 - Cristallisation et Précipitation Industrielles,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse et Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype de cellule calorimétrique sous pression, agitée mécaniquement et avec contrôle dynamique de pression : application à la détermination de propriétés thermodynamiques d'hydrates de gaz pour la capture du CO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Missima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique JCAT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical parametric study for different cold storage designs and strategies of a solar driven thermoacoustic cooler system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12484,1039 +12520,1039 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Renewable Energy Conversion Systems and Sustainable Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Perugia (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et transferts de chaleur aux parois au sein d'un canal vertical non uniformément chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.292-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécessité de l'interprétation correcte de la calorimétrie pour l'utilisation des matériaux à changement de phases (mcp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION DES MATÉRIAUX À CHANGEMENT DE PHASE DANS LES ÉDIFICES : QUELQUES OBSERVATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Modeling phase change materials behaviour in building applications: selected comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dutil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. 5 p</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Congress 2011/Energy End-use Efficiency (EEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Linköping, Sweden. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996941v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a thermoelectric system equipped with a maximum power point tracker for stand-alone electric generation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MODÉLISATION DES MATÉRIAUX À CHANGEMENT DE PHASE DANS LES ÉDIFICES : QUELQUES OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH EUROPEAN CONFERENCE ON THERMOELECTRICS: ECT2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Thessaloniki, Greece. pp.520-523</w:t>
+              <w:t xml:space="preserve">CIFQ 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014928v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a thermoelectric system equipped with a maximum power point tracker for stand-alone electric generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Strub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9TH EUROPEAN CONFERENCE ON THERMOELECTRICS: ECT2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Thessaloniki, Greece. pp.520-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673843v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling phase change materials behaviour in building applications: selected comments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Joulin</w:t>
+                <w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cordillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patxi Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice - Xavier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Congress 2011/Energy End-use Efficiency (EEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Linköping, Sweden. 7 p</w:t>
+              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996922v1</w:t>
+                <w:t xml:space="preserve">hal-04673843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déséquilibres entre phases dans un coulis de glace en écoulement dans un échangeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Zeraouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de l'emploi des fluides frigoporteurs monophasiques et diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Mimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13526,297 +13562,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, construction and analysis of a thermal energy storage system adapted to greenhouse cultivation in isolated northern communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Piché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Arrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM - Inter-Disciplinary Research Facility on Human-Environment Interactions - ANR-11-LABX-0010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, LYON, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-634c5e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, construction and analysis of a thermal energy storage system adapted to greenhouse cultivation in isolated northern communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Piché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Arrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM - 2019-Inter-Disciplinary Research Facility on Human-Environment Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon (ENS Lyon), France. 204, pp.90-105, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13826,91 +13862,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Curran Associates, Inc., Volumes 1-5, 2015, ISBN: 978-1-5108-2571-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13920,105 +13956,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation rationnelle de l'énergie par les techniques de stockage et de transport du froid par chaleur latente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Pau et des Pays de l'Adour, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00557297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14165,51 +14201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Marson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertacco dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Maria Cardoso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Chouder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen6040117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Rabbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04482016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rigal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17040787" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Daher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Diarce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Bouzas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03414930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110350" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106687" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02566401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Jimenez Aispuro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Champier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.02.063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02086314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deydier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8010066" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.02.050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favarel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lomonaco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1T0Q8S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rozis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favarel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Rozis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2459-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC123CSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.09.062" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT40QX43-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1CMWK4T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.10.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX80PZ0B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Strub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.01.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.06.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.08.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQZJ9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.01.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1ZXD4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6HP1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.11.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LK324J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dubreil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Kahid Baseri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Rotan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild S&#230;terli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0147" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Saeterli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644715v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salgado-Beceiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salgado Beceiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0103" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715096v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195266v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chedid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6463-156-2_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-057" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04637528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028816" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02381886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117722" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163055v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deydier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151930v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154259v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ernesto Jimenez Aispuro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151337v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Marie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufo-L&#243;pez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162522v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Jaafar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-R. Rousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157143v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147721v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abidi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089607v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032128" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jaafar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162999v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157616v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162988v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150009v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151920v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151911v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163051v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163050v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151917v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162983v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154258v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozis J-F." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162995v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162516v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154238v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153963v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842091v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Missima" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014928v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162891v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357168v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pich&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arrabie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-634c5e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05244813v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lamontagne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02377087v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557297v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Marson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertacco dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Maria Cardoso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Chouder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen6040117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Rabbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04482016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rigal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17040787" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Daher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Diarce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Bouzas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03414930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110350" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106687" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02566401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02086314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deydier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42SCXJ7S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Jimenez Aispuro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Champier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.02.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WB7L5TX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8010066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.02.050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PB78JLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favarel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lomonaco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1T0Q8S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rozis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.09.062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT40QX43-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favarel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Rozis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2459-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC123CSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.10.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX80PZ0B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1CMWK4T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Strub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.01.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.06.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.08.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQZJ9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.01.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6HP1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.06.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1ZXD4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.11.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LK324J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dubreil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Kahid Baseri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Rotan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild S&#230;terli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0147" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644715v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salgado-Beceiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Saeterli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-062" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salgado Beceiro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195266v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chedid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6463-156-2_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04637528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028816" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162537v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufo-L&#243;pez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151337v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Marie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ernesto Jimenez Aispuro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02381886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117722" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deydier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151930v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162535v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Jaafar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-R. Rousse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147720v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154293v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abidi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089607v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032128" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jaafar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151929v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162988v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151920v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151917v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozis J-F." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162995v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162516v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162994v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842090v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842091v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Missima" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157513v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357168v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pich&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arrabie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-634c5e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05244813v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lamontagne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02377087v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557297v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>