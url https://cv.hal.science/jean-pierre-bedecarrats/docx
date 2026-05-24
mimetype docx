--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1766,290 +1766,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of dendritic growth during solidification: Mathematical modeling and numerical simulations</w:t>
+                <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Ali Jaafar</w:t>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rousse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.02.050⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Demain l'énergie – Séminaire Daniel-Dautreppe, Grenoble, France, 2016, 18 (7-8), p.401-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089606v1</w:t>
+                <w:t xml:space="preserve">hal-01655060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of dendritic growth during solidification: Mathematical modeling and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+                <w:t xml:space="preserve">Mohamad Ali Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévyn Johannes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.1064-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.02.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655060v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the enthalpy function on the simulation of a building with phase change material wall</w:t>
               </w:r>
@@ -2425,506 +2425,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectricity - A Promising Complementarity with Efficient Stoves in Off-grid-areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Favarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tittelein</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Rozis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.256-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287517v1</w:t>
+                <w:t xml:space="preserve">hal-02014197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectricity - A Promising Complementarity with Efficient Stoves in Off-grid-areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+                <w:t xml:space="preserve">1,3 Dioxolane versus tetrahydrofuran as promoters for CO 2 -hydrate formation: Thermodynamics properties, and kinetics in presence of sodium dodecyl sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rozis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (3), pp.256-268. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.688-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014197v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3 Dioxolane versus tetrahydrofuran as promoters for CO 2 -hydrate formation: Thermodynamics properties, and kinetics in presence of sodium dodecyl sulfate</w:t>
+                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sacha Rigal</w:t>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger de Souza Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dicharry</w:t>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (15), pp.269-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.018⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279226v1</w:t>
+                <w:t xml:space="preserve">hal-01287517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling phase change materials behavior in building applications: Comments on material characterization and model validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dutil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3238,64 +3238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3352,432 +3352,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of solar DHW system including PCM media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+                <w:t xml:space="preserve">Prototype Combined Heater/Thermoelectric Power Generator for Remote Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F Rozis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.09.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (7), pp.1888-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-012-2459-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096226v1</w:t>
+                <w:t xml:space="preserve">hal-02014177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype Combined Heater/Thermoelectric Power Generator for Remote Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Favarel</w:t>
+                <w:t xml:space="preserve">Optimization of solar DHW system including PCM media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. F Rozis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (7), pp.1888-1899. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.470-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-012-2459-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014177v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the enthalpy of phase change materials by inverse method from calorimetric experiments. Applications to pure substances or binary solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse method for the identification of the enthalpy of phase change materials from calorimetry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 546, pp.61-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2012.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012135⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096221v1</w:t>
+                <w:t xml:space="preserve">hal-02096196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different modelings of pure substances during melting in a DSC experiment</w:t>
               </w:r>
@@ -3886,193 +3894,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse method for the identification of the enthalpy of phase change materials from calorimetry experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the enthalpy of phase change materials by inverse method from calorimetric experiments. Applications to pure substances or binary solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2012.07.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 395, pp.012135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096196v1</w:t>
+                <w:t xml:space="preserve">hal-02096221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Thermoelectric Generator incorporated in a multifunction wood stove</w:t>
+                <w:t xml:space="preserve">Study of a TE (thermoelectric) generator incorporated in a multifunction wood stove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
@@ -4092,121 +4092,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Strub</w:t>
+                <w:t xml:space="preserve">F. Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (3), pp.1518. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.1518-1526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727162v1</w:t>
+                <w:t xml:space="preserve">hal-02014932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a TE (thermoelectric) generator incorporated in a multifunction wood stove</w:t>
+                <w:t xml:space="preserve">Study of a Thermoelectric Generator incorporated in a multifunction wood stove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
@@ -4220,94 +4211,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Kousksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Strub</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (3), pp.1518-1526</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014932v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of thermoelectric power generation for an helicopter conical nozzle</w:t>
               </w:r>
@@ -4408,773 +4408,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric power generation from biomass cook stoves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+                <w:t xml:space="preserve">Energetic performances of a refrigerating loop using ice slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram El Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Strub</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Abdelaziz Mimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (8-9), pp.962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014935v1</w:t>
+                <w:t xml:space="preserve">hal-00621288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas turbine performance increase using an air cooler with a phase change energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (5-6), pp.1166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice slurry production using supercooling phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic performances of a refrigerating loop using ice slurry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+                <w:t xml:space="preserve">Thermoelectric power generation from biomass cook stoves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Et Abdelaziz Mimet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (2), pp.935-942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00621288v1</w:t>
+                <w:t xml:space="preserve">hal-02014935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a phase change energy storage using spherical capsules. Part I: Experimental results</w:t>
+                <w:t xml:space="preserve">Study of a phase change energy storage using spherical capsules. Part II: Numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 50 (10), pp.2527-2536. </w:t>
+              <w:t xml:space="preserve">, 2009, 50 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2009.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153023v1</w:t>
+                <w:t xml:space="preserve">hal-01153022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a phase change energy storage using spherical capsules. Part II: Numerical modelling</w:t>
+                <w:t xml:space="preserve">Study of a phase change energy storage using spherical capsules. Part I: Experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 50 (10), </w:t>
+              <w:t xml:space="preserve">, 2009, 50 (10), pp.2527-2536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2009.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153022v1</w:t>
+                <w:t xml:space="preserve">hal-01153023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the thermal transfer during an eutectic melting of a binary solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,1137 +5414,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low cooling rates and high cooling rate (quenching) on water supercooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawad Rabbi</w:t>
+                <w:t xml:space="preserve">Stability analysis of Calcium chloride hexahydrate inorganic phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ayaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gholamhossein Kahid Baseri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Lara Cruz</w:t>
+                <w:t xml:space="preserve">Jorge Salgado-Beceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragnhild Sæterli</w:t>
+                <w:t xml:space="preserve">Ragnhild Saeterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece. pp.1717-1728, </w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52202/077185-0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2024-064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715108v1</w:t>
+                <w:t xml:space="preserve">hal-04644715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of Calcium chloride hexahydrate inorganic phase change material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Ayaz</w:t>
+                <w:t xml:space="preserve">Impact of thermocouple position on the supercooling of distilled water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Rabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamhossein Kahid Baseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Saeterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th IAE EST CP International Conference on Energy Storage (ENERSTOCK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644715v1</w:t>
+                <w:t xml:space="preserve">hal-04715121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermocouple position on the supercooling of distilled water</w:t>
+                <w:t xml:space="preserve">Impact of low cooling rates and high cooling rate (quenching) on water supercooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Rabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamhossein Kahid Baseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ragnhild Saeterli</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Sæterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IAE EST CP International Conference on Energy Storage (ENERSTOCK)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece. pp.1717-1728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/077185-0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715121v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Influence of Cooling Rate on Water Supercooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawad Rabbi</w:t>
+                <w:t xml:space="preserve">Long-term stability investigation of capric acid as potential phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ayaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gholamhossein Kahid Baseri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Lara Cruz</w:t>
+                <w:t xml:space="preserve">Jorge Salgado-Beceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragnhild Sæterli</w:t>
+                <w:t xml:space="preserve">Ragnhild Saeterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th IAE EST CP International Conference on Energy Storage (ENERSTOCK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644708v1</w:t>
+                <w:t xml:space="preserve">hal-04715096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability analysis of organic phase change material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Ayaz</w:t>
+                <w:t xml:space="preserve">Study of the Influence of Cooling Rate on Water Supercooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Rabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamhossein Kahid Baseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Sæterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52202/077185-0103⟩</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2024-062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715069v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability investigation of capric acid as potential phase change material</w:t>
+                <w:t xml:space="preserve">Thermal stability analysis of organic phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Ayaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Salgado-Beceiro</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Salgado Beceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Rotan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ragnhild Saeterli</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Sæterli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IAE EST CP International Conference on Energy Storage (ENERSTOCK)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece. pp.1200-1210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/077185-0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715096v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Influence of Fins’ Geometry on the Thermal Performances of a Vertical Shell and Tube Latent Heat Thermal Energy Storage</w:t>
+                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Chedid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
+                <w:t xml:space="preserve">Anas Maftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lara Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable Energy Storage Conference (IRES 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195266v1</w:t>
+                <w:t xml:space="preserve">hal-04629267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Study of the Influence of Fins’ Geometry on the Thermal Performances of a Vertical Shell and Tube Latent Heat Thermal Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+                <w:t xml:space="preserve">Teddy Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Le Roux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Renewable Energy Storage Conference (IRES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Düsseldorf, Germany. pp.93-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/978-94-6463-156-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629267v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de modélisation système d'un stockage de vapeur par Matériaux à Changement de Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6643,51 +6643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES 2019: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Daegu, France. pp.190002, </w:t>
@@ -6719,956 +6719,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software for the Optimisation of the Electricity Supply in Off-Grid Hybrid Systems with Renewable Energy and TEG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+                <w:t xml:space="preserve">Influence des paramètres de modélisation sur la simulation numérique d'un module de stockage thermique par chaleur latente avec ailettes circulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de La Thermoélectricité JNTE2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SFT 2018, Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162537v1</w:t>
+                <w:t xml:space="preserve">hal-02144716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux de stockage thermocline : de la sélection d'un couple huile-solide au modèle de stockage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Deydier</w:t>
+                <w:t xml:space="preserve">Influence of the modeling parameters on the numerical CFD simulation of a shell-and-tube latent heat storage system with circular fins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco. pp.200007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5117722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151337v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'énergie Thermoélectrique Dans Différentes Conditions de Travail: Comparaison Expérimentale et Modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oil-solid combination for dual-media thermocline storage: from media choice to system modelling,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Ernesto Jimenez Aispuro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+                <w:t xml:space="preserve">A. Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2018), June 17–21st 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162522v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the modeling parameters on the numerical CFD simulation of a shell-and-tube latent heat storage system with circular fins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
+                <w:t xml:space="preserve">Experimental Validation of a 3D Transient Model of a Thermoelectric Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th International Conference on Thermoelectrics - ICT2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381886v1</w:t>
+                <w:t xml:space="preserve">hal-02154259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de modélisation sur la simulation numérique d'un module de stockage thermique par chaleur latente avec ailettes circulaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet STEEP: stockage thermique pour l’éco-efficacité des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018, Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Journées R&amp;D Ademe/ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Issy les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144716v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-solid combination for dual-media thermocline storage: from media choice to system modelling,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Deydier</w:t>
+                <w:t xml:space="preserve">Comparaison entre expériences et modèle numérique d'un générateur thermoélectrique en régime instationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Ernesto Jimenez Aispuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2018), June 17–21st 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Thermoélectricité JNTE2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163055v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of a 3D Transient Model of a Thermoelectric Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
+                <w:t xml:space="preserve">Software for the Optimisation of the Electricity Supply in Off-Grid Hybrid Systems with Renewable Energy and TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dufo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Thermoelectrics - ICT2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de La Thermoélectricité JNTE2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154259v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet STEEP: stockage thermique pour l’éco-efficacité des procédés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matériaux de stockage thermocline : de la sélection d'un couple huile-solide au modèle de stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées R&amp;D Ademe/ANR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Issy les Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151930v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre expériences et modèle numérique d'un générateur thermoélectrique en régime instationnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Production d'énergie Thermoélectrique Dans Différentes Conditions de Travail: Comparaison Expérimentale et Modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Ernesto Jimenez Aispuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7680,983 +7680,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Thermoélectricité JNTE2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162535v1</w:t>
+                <w:t xml:space="preserve">hal-02162522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d'un générateur thermoélectrique en régime instationnaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+                <w:t xml:space="preserve">Liens entre la dynamique de croissance dendritique et le champs de température local du liquide surfondu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-R. Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Thermoelectricité. Journées Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Thiais, France</w:t>
+              <w:t xml:space="preserve">25ème congrès de la Société Française de Thermique SFT; 30 Mai–2 Juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162544v1</w:t>
+                <w:t xml:space="preserve">hal-02157143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre la dynamique de croissance dendritique et le champs de température local du liquide surfondu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Jaafar</w:t>
+                <w:t xml:space="preserve">Stockage de l’énergie thermique par matériaux à changement de phase adapté à la valorisation de chaleur fatale : études expérimentales et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès de la Société Française de Thermique SFT; 30 Mai–2 Juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157143v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de la croissance dendritique des corps purs par méthode de suivi d’interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Jaafar</w:t>
+                <w:t xml:space="preserve">Modélisation des thermogrammes dsc de la cristallisation des liquides purs macroscopiques surfondus. Application à l'étalonnage en température au refroidissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes; 22–24 Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Saint Lo, France</w:t>
+              <w:t xml:space="preserve">JCAT Journées de Calorimétrie et d'Analyse Thermique, 17-20 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147718v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and compatibility tests of thermal oils for use in thermocline storage systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+                <w:t xml:space="preserve">Étude numérique de la croissance dendritique des corps purs par méthode de suivi d’interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-R. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Deydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Renewable Energy Storage Conference (IRES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes; 22–24 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint Lo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147720v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de l’énergie thermique par matériaux à changement de phase adapté à la valorisation de chaleur fatale : études expérimentales et numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Rigal</w:t>
+                <w:t xml:space="preserve">Ageing and compatibility tests of thermal oils for use in thermocline storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès de la Société Française de Thermique SFT; 30 Mai–2 Juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th International Renewable Energy Storage Conference (IRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157144v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des thermogrammes dsc de la cristallisation des liquides purs macroscopiques surfondus. Application à l'étalonnage en température au refroidissement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+                <w:t xml:space="preserve">Etudes de vieillissement et compatibilité de couples huile thermique - solide pour une application en stockage thermocline,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT Journées de Calorimétrie et d'Analyse Thermique, 17-20 Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">25ème congrès de la Société française de thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157613v1</w:t>
+                <w:t xml:space="preserve">hal-02147722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de vieillissement et compatibilité de couples huile thermique - solide pour une application en stockage thermocline,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+                <w:t xml:space="preserve">Description of a 3D Transient Model to Predict the Performance of an Experimental Thermoelectric Generator under Varying Inlet Gas Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Deydier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès de la Société française de thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147722v1</w:t>
+                <w:t xml:space="preserve">hal-02154293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a 3D Transient Model to Predict the Performance of an Experimental Thermoelectric Generator under Varying Inlet Gas Conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse calorimétrique de matériau de stockage thermique pour valorisation de chaleur fatale industrielle,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">48ème congrès de l’Association française de Calorimétrie et d’Analyse thermique (JCAT48), 29 mai–1er juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154293v1</w:t>
+                <w:t xml:space="preserve">hal-02157617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations et étude du vieillissement de couples huile thermique - solide pour une application en stockage thermique,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8665,833 +8682,803 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque interuniversitaire franco-québécois sur la Thermique des Systèmes (CIFQ), 22-24 mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saint Lo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse calorimétrique de matériau de stockage thermique pour valorisation de chaleur fatale industrielle,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation numérique d'un générateur thermoélectrique en régime instationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Jimenez Aispuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès de l’Association française de Calorimétrie et d’Analyse thermique (JCAT48), 29 mai–1er juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">GDR Thermoelectricité. Journées Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157617v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of several characterization methods for the determination of phase change materials enthalpy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
+                <w:t xml:space="preserve">Etude numérique préliminaire de la croissance dendritique lors de la rupture de surfusion de corps purs par méthode de suivi d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">SFT 2016, Congrès de la Société Française de Thermique (31 mai - 3 juin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150009v1</w:t>
+                <w:t xml:space="preserve">hal-02150011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet STEEP : Stockage thermique pour l’éco-efficacité des procédés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la détermination des propriétés thermiques des matériaux a changement de phase par calorimétrie à balayage (DSC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Industriel de la récupération d’énergie; 5 Juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">47èmes Journées de calorimétrie et d’analyse thermique AFCAT; 17–20 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163000v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of dendritic growth during solidification using front-tracking method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Thermal-Sciences Conference (Eurotherm2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Krakow, Poland. pp.032128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/745/3/032128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique préliminaire de la croissance dendritique lors de la rupture de surfusion de corps purs par méthode de suivi d'interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Jaafar</w:t>
+                <w:t xml:space="preserve">Latent thermal storage for efficient industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2016, Congrès de la Société Française de Thermique (31 mai - 3 juin)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd Experts meeting of the task 30 of the ECES program of the International Energy Agency IEA; Tokyo; Japan; October 17–19th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150011v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la détermination des propriétés thermiques des matériaux a changement de phase par calorimétrie à balayage (DSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+                <w:t xml:space="preserve">Sodium nitrate as PCM in latent heat thermal energy storage: impact of sodium nitrite on melting temperature and enthalpy,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lomonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de calorimétrie et d’analyse thermique AFCAT; 17–20 Mai</w:t>
+              <w:t xml:space="preserve">47ème congrès de l’Association française de Calorimétrie et d’Analyse thermique (JCAT47), 17-20 mai 2016, Anglet, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162993v1</w:t>
+                <w:t xml:space="preserve">hal-02157616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas hydrate promoters for CO2 hydrate formation: thermodynamic and kinetic studies with cyclic ethers and surfactant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9536,1025 +9523,1051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium nitrate as PCM in latent heat thermal energy storage: impact of sodium nitrite on melting temperature and enthalpy,</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential role and challenges of thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès de l’Association française de Calorimétrie et d’Analyse thermique (JCAT47), 17-20 mai 2016, Anglet, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">ECOS 2016. 29th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (June 19. - 23.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157616v1</w:t>
+                <w:t xml:space="preserve">hal-02151929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent thermal storage for efficient industrial processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent thermal energy storage system devoted to batch processes heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Experts meeting of the task 30 of the ECES program of the International Energy Agency IEA; Tokyo; Japan; October 17–19th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Innovative Materials for Processes in Energy Systems IMPRES; Taormina; Sicily; Italy; October 24–26th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162999v1</w:t>
+                <w:t xml:space="preserve">hal-02162988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role and challenges of thermal energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark of several characterization methods for the determination of phase change materials enthalpy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2016. 29th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (June 19. - 23.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">JCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151929v1</w:t>
+                <w:t xml:space="preserve">hal-02150009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent thermal energy storage system devoted to batch processes heat recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet STEEP : Stockage thermique pour l’éco-efficacité des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Innovative Materials for Processes in Energy Systems IMPRES; Taormina; Sicily; Italy; October 24–26th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">Forum Industriel de la récupération d’énergie; 5 Juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162988v1</w:t>
+                <w:t xml:space="preserve">hal-02163000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent thermal storage for efficient industrial processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of a latent thermal energy storage system for high efficiency processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lomonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Experts meeting of the task 30 of the ECES program of the International Energy Agency IEA; October 29–30th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162998v1</w:t>
+                <w:t xml:space="preserve">hal-02151920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of a latent thermal energy storage system for high efficiency processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal characterization of sodium nitrate-sodium nitrite compounds for thermal storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lomonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151920v1</w:t>
+                <w:t xml:space="preserve">hal-02151911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des hydrates par DSC : hydrates mixtes CO2 +THF et CO2+1;3-dioxolane (DIOX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d’un stockage latent solide-liquide pour des process à haut rendement énergétique,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lomonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Thermiques sur les hydrates; 30 Janvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">23e congrès de la Société française de thermique, 26-29 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162997v1</w:t>
+                <w:t xml:space="preserve">hal-02163051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of sodium nitrate-sodium nitrite compounds for thermal storage applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des hydrates par DSC : hydrates mixtes CO2 +THF et CO2+1;3-dioxolane (DIOX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pernot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Thermiques sur les hydrates; 30 Janvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151911v1</w:t>
+                <w:t xml:space="preserve">hal-02162997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’un stockage latent solide-liquide pour des process à haut rendement énergétique,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pernot</w:t>
+                <w:t xml:space="preserve">Latent thermal energy storage system for heat recovery: numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e congrès de la Société française de thermique, 26-29 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163051v1</w:t>
+                <w:t xml:space="preserve">hal-02151917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase change materials characterisation and applications to the thermal simulation of buildings</w:t>
               </w:r>
@@ -10780,364 +10793,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent thermal energy storage system for heat recovery: numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Rigal</w:t>
+                <w:t xml:space="preserve">Matériaux à changement de phase pour le stockage d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">JNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151917v1</w:t>
+                <w:t xml:space="preserve">hal-02162983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux à changement de phase pour le stockage d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de tensioactifs et de composés organiques pour promouvoir la formation d'hydrates de gaz: application dans les procédés de capture du CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Haillot</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dicharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique « Les hydrates, de leur caractérisation à leur application ». 30 janvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162983v1</w:t>
+                <w:t xml:space="preserve">hal-01816772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de tensioactifs et de composés organiques pour promouvoir la formation d'hydrates de gaz: application dans les procédés de capture du CO2.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des matériaux à changement de phase pour la simulation thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique « Les hydrates, de leur caractérisation à leur application ». 30 janvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816772v1</w:t>
+                <w:t xml:space="preserve">hal-02151275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateurs thermoélectriques : applications, conception et optimisation</w:t>
               </w:r>
@@ -11199,195 +11216,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des matériaux à changement de phase pour la simulation thermique des bâtiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent thermal storage for efficient industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">1st Experts meeting of the task 30 of the ECES program of the International Energy Agency IEA; October 29–30th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151275v1</w:t>
+                <w:t xml:space="preserve">hal-02162998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un Générateur Thermoélectrique Pour Rendre Autonome Des Poêles Performants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11432,273 +11432,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the analysis of DSC measurements for the thermophysical characterization of PCM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+                <w:t xml:space="preserve">Using Off-Grid Thermoelectric Generator for Efficient Stoves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA Task 42 Annex 29 Experts Meeting, Lyon, April</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Thermoelectrics (ECT2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162995v1</w:t>
+                <w:t xml:space="preserve">hal-02162516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Off-Grid Thermoelectric Generator for Efficient Stoves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Favarel</w:t>
+                <w:t xml:space="preserve">On the analysis of DSC measurements for the thermophysical characterization of PCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Champier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Thermoelectrics (ECT2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IEA Task 42 Annex 29 Experts Meeting, Lyon, April</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162516v1</w:t>
+                <w:t xml:space="preserve">hal-02162995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateurs thermoélectriques: validation expérimentale d'un modèle 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12198,64 +12198,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATHY : une plateforme expérimentale multi-échelles pour l'étude et la CAracTérisation d'HYdrates de gaz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12582,64 +12582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12720,51 +12720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12800,221 +12800,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling phase change materials behaviour in building applications: selected comments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a thermoelectric system equipped with a maximum power point tracker for stand-alone electric generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kousksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Strub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Congress 2011/Energy End-use Efficiency (EEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Linköping, Sweden. 7 p</w:t>
+              <w:t xml:space="preserve">9TH EUROPEAN CONFERENCE ON THERMOELECTRICS: ECT2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Thessaloniki, Greece. pp.520-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996922v1</w:t>
+                <w:t xml:space="preserve">hal-02014928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION DES MATÉRIAUX À CHANGEMENT DE PHASE DANS LES ÉDIFICES : QUELQUES OBSERVATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dutil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13050,273 +13046,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a thermoelectric system equipped with a maximum power point tracker for stand-alone electric generation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cordillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patxi Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice - Xavier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH EUROPEAN CONFERENCE ON THERMOELECTRICS: ECT2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Thessaloniki, Greece. pp.520-523</w:t>
+              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014928v1</w:t>
+                <w:t xml:space="preserve">hal-04673843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice - Xavier François</w:t>
+                <w:t xml:space="preserve">Modeling phase change materials behaviour in building applications: selected comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Congress 2011/Energy End-use Efficiency (EEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Linköping, Sweden. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673843v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déséquilibres entre phases dans un coulis de glace en écoulement dans un échangeur</w:t>
               </w:r>
@@ -13423,51 +13423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de l'emploi des fluides frigoporteurs monophasiques et diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13589,276 +13589,276 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, construction and analysis of a thermal energy storage system adapted to greenhouse cultivation in isolated northern communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Piché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Arrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM - Inter-Disciplinary Research Facility on Human-Environment Interactions - ANR-11-LABX-0010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34972/driihm-634c5e⟩</w:t>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM - 2019-Inter-Disciplinary Research Facility on Human-Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon (ENS Lyon), France. 204, pp.90-105, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357168v1</w:t>
+                <w:t xml:space="preserve">hal-05244813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, construction and analysis of a thermal energy storage system adapted to greenhouse cultivation in isolated northern communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Piché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Arrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Lamontagne</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM - 2019-Inter-Disciplinary Research Facility on Human-Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon (ENS Lyon), France. 204, pp.90-105, 2020, </w:t>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM - Inter-Disciplinary Research Facility on Human-Environment Interactions - ANR-11-LABX-0010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, LYON, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34972/driihm-634c5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244813v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14201,51 +14201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Marson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertacco dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Maria Cardoso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Chouder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen6040117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Rabbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04482016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rigal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17040787" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Daher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Diarce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Bouzas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03414930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110350" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106687" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02566401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02086314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deydier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42SCXJ7S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Jimenez Aispuro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Champier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.02.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WB7L5TX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8010066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.02.050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PB78JLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favarel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lomonaco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1T0Q8S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rozis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.09.062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT40QX43-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favarel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Rozis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2459-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC123CSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.10.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX80PZ0B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1CMWK4T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Strub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.01.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.06.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.08.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQZJ9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.01.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6HP1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.06.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1ZXD4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.11.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LK324J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dubreil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Kahid Baseri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Rotan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild S&#230;terli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0147" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644715v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salgado-Beceiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Saeterli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-062" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salgado Beceiro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195266v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chedid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6463-156-2_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04637528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028816" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162537v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufo-L&#243;pez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151337v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Marie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ernesto Jimenez Aispuro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02381886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117722" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deydier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151930v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162535v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Jaafar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-R. Rousse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147720v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154293v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abidi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089607v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032128" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jaafar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151929v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162988v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151920v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151917v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozis J-F." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162995v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162516v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162994v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842090v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842091v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Missima" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157513v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357168v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pich&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arrabie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-634c5e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05244813v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lamontagne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02377087v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557297v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Marson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertacco dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Maria Cardoso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Chouder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen6040117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Rabbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04482016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rigal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17040787" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Daher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Diarce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Bouzas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03414930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110350" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106687" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02566401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02086314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deydier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42SCXJ7S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Jimenez Aispuro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Champier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.02.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WB7L5TX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8010066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Jaafar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.02.050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PB78JLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favarel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lomonaco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1T0Q8S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rozis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favarel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Rozis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2459-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC123CSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.09.062" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT40QX43-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1CMWK4T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02101435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.10.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX80PZ0B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096221v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012135" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Strub" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.01.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.01.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.06.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.08.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQZJ9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.06.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1ZXD4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.06.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6HP1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02096231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.11.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LK324J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dubreil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salgado-Beceiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Rotan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Saeterli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Kahid Baseri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild S&#230;terli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0147" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715096v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-062" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salgado Beceiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chedid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6463-156-2_8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04637528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028816" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02381886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117722" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163055v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deydier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151930v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162535v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ernesto Jimenez Aispuro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufo-L&#243;pez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151337v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Marie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157143v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Jaafar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-R. Rousse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157613v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147718v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147720v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154293v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abidi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147721v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162544v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jaafar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089607v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02157616v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150009v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151911v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163051v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02163050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162983v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozis J-F." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162516v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162994v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittelein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842090v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842091v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Missima" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jamil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157513v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mimet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05244813v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pich&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arrabie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lamontagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357168v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-634c5e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02377087v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557297v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>