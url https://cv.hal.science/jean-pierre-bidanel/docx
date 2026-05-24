--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,54571 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...54519 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Bidanel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche à INRAE;Directeur adjoint du GIS &amp;quot;Avenir Elevage&amp;quot;;Responsable de l'infrastructure de Recherche LIPH4SAS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9290-9550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120249057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200062316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DP4EiiYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357898942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPH4SAS : une infrastructure nationale de recherche pour le phénotypage des animaux d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Loucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, VPC-2025-4043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted genome modification applied to animals: in between controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677163v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex population structure and haplotype patterns in the Western European honey bee from sequencing a large panel of haploid drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (8), pp.3068-3086. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of genetics and the pre-vaccination blood transcriptome on the variability of antibody levels after vaccination against Mycoplasma hyopneumoniae in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00614-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte du phénotypage animal, ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Martignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial : Phénotypage animal, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effects of selection on French Large White sow and piglet performance during the suckling period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (10), pp.4333-4343. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2017.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autosomal and mitochondrial adaptation following admixture: a case study on the honey bees of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Angélique Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.220-238. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome resequencing of honeybee drones to detect genomic selection in a population managed for royal jelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effects of selection on French Large White reproductive performance using frozen semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (9), pp.3655-3662. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2016-0540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of genetic parameters for content of boar taint compounds in adipose tissue of intact males at 160 and 220 days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (9), pp.4267-4276. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2015-9252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide association study of production traits in a commercial population of Large White pigs: evidence of haplotypes affecting meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'ITSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique et l'apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info-Reines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic trends in maternal and neonatal behaviors and their association with perinatal survival in French Large White swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secreted phosphoprotein 1 expression in endometrium and placental tissues of Hyperprolific Large White and Meishan gilts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C. S. C. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis O. C. O. Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120 (5), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.112.104679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of fatness QTL on porcine chromosome X and analyses of three positional candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junwu J. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyu Y. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beili B. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, (june), pp.46. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-14-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated responses in sow appetite, residual feed intake, body composition, and reproduction after divergent selection for residual feed intake in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (4), pp.1097-1108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-4515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards candidate genes affecting body fatness at the SSC7 QTL by expression analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (4), pp.316-324. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00965.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting female reproductive tract characteristics in Meishan x Large White F2 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo-Ponce Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-3989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian meta-analysis of the effect of fasting, transport and lairage times on four attributes of pork meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Boukhari Salmi Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Bünger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Doeschl-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (3), pp.584-598. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic control of innate and adaptive immune responses in pig: a combined genetic and genomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M. Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, online (Suppl. 4), pp.S32. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progeny-testing of full-sibs IBD in a SSC2 QTL region highlights epistatic interactions for fatness traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.92. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity traits in pigs: substantial genetic variation and limited covariation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.e22717. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting meat quality, stress hormones and production traits in Duroc3Large White F2 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. van Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (6), pp.662-665. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A locally congenic backcross design in pig: a new regional fine QTL mapping approach miming congenic strains used in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (january), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number and mode of inheritance of QTL influencing backfat thickness on SSC2p in Sino-European pig pedigrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cm H. C. Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Am M. A. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (march), Non paginé. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative responses for carcass and meat quality traits to selection for ovulation rate or prenatal survival in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo-Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (3), pp.903-911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting QTL for feed intake traits and other performance traits in growing pigs in a piétrain-Large White backcross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1308-1318. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the effect of the halothane gene on 6 variables of pig meat quality and on carcass leanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Boukhari Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bloom-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Doeschl-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (9), pp.2841-2855. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining two Meishan F2 crosses improves the detection of QTL on pig chromosomes 2, 4 and 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cm Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Am Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, online (november), Non paginé. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-42-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic trends in French Large White pigs from 1977 to 1998 for growth and carcass traits using frozen semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (9), pp.2856-2867. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for tissue and fatty acid composition of backfat, perirenal fat and longissimus muscle in Large White and Landrace pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.497-504. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109991261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-dimensional genome scan for prolificacy traits in pigs shows the existence of multiple epistatic QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (december), pp.636. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sow farrowing characteristics between a Chinese breed and three French breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2009.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic trends from 1977 to 2000 for stress-responsive systems in French Large White and Landrace pig populations using frozen semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.1681-1687. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109990504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles de la recherche : Des nouvelles de la Commission Porcine de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (3), pp.292-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la génétique à la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2008.21.1.3372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for teat number and female reproductive traits in Meishan x Large White F2 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo-Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (6), pp.813-820. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (1-3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for residual feed intake in growing pigs, with emphasis on genetic relationships with carcass and meat quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (3), pp.3182-3188. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (3), pp.232-241. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00270.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectal temperature of lactating sows in a tropical humid climate according to breed, parity and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (6), pp.832-841. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated responses for litter traits to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (7), pp.1615-1624. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 of body composition and physiological state of Large White pigs at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (10), pp.1409-1413. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 for farrowing characteristics in the French Large White breed using frozen semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (7), pp.929-938. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct responses to six generations of selection for ovulation rate or prenatal survival in Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo-Ponce Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Station de Génétique Quantitative Et Appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.356-364. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative responses for pre- and postweaning growth and backfat thickness to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.3209-3217. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2007-0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linked and pleiotropic QTL influencing carcass composition traits detected on porcine chromosome seven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (2), pp.65-72. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672307008701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of QTL with effects on intramuscular fat content and fatty acid composition in a Duroc x Large White cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-8-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of farrowing kinetics traits and their relationships with litter size and perinatal mortality in French Large White sows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.1053-1058. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.8451053x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and breed on the feeding behavior of multiparous lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842469x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of longevity and exterior traits on Large White sows in Switzerland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.2914-2924. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2005-707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique des populations porcines françaises dans les régions chromosomiques soumises à la sélection : projet DIVQTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-breed variability of stillbirth and its relationship with sow and piglet characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.3185-3196. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2005-775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of quantitative trait loci on chromosomes 1, 2, 4, and 7 on growth, carcass, and meat quality traits in backcross Meishan x Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (3), pp.526-537. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.843526x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of breed and season on performance of lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842360x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of the swine leukocyte antigens as candidate region and reduction of the position interval for the Sus scrofa chromosome 7 QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83, pp.1979-1987. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2005.8391979x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale, multibreed, multitrait analyses of quantitative trait loci experiments: The case of porcine X chromosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geldermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cepica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83, pp.2289-2296. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2005.83102289x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and parity on performance of lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800090135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les effets de la chaleur sur les performances des porcs: la voie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2004.17.1.3556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosteroid binding globulin : a new target for cortisol-driven obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guyonnet-Duperat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (7), pp.1687-1696. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/me.2004-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood and Bayesian analyses reveal major genes affecting body composition, carcass, meat quality and the number of false teats in a Chinese European pig line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (4), pp.385-402. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2003030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for fat androstenone levels in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (2), pp.385-394. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2003.812385x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood and Bayesian analyses reveal major genes affecting body composition, carcass, meat quality and number of false teats in a Chinese european pig line.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (4), pp.385-402. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-35-5-385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of quantitative trait locus mapping in pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F. Rothschild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig News and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (2), pp.39N-53N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for carcass composition traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (6), pp.705-728. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further look at quantitative trait loci affecting growth and fatness in a cross between Meishan and Large White pig populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.193-210. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-34-2-193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further look at quantitative trait loci affecting growth and fatness in a cross between Meishan and Large White pig populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (2), pp.193-210. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic linkage mapping of quantitative trait loci for behavioral and neuroendocrine stress response traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Desautes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.2276-2285. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ansci/80.9.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for carcass composition traits in pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.705-728. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for growth and fatness in pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.289-309. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-33-3-289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait locus analysis in crosses between outbred lines with dominance and inbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan. L. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159, pp.413-422. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/159.1.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for litter size in pigs. II. Efficiency of closed and open selection lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (5), pp.515-528. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for litter size in pigs. II. Efficiency of closed and open selection lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.515-528. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-33-5-515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of response to selection for uterine capacity in rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Argente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Santacreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 118 (2), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0388.2001.00281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for growth and fatness in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (3), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends in the Chinese ${\rm x}$ European Tiameslan composite pig line. I. Genetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for individual birth and weaning weight of Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus Künzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117, pp.121-128. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2000x.00238.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection de verrats porteurs d'anomalies chromosomiques. Utilisation du système d'information BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (2), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends in the Chinese-European Tiameslan composite pig line. II. genetic trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.iqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-32-1-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.223-228. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2000.13.HS.3842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends in the Chinese- European Tiameslan composite pig line. I. Genetic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-32-1-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined analyses of data from quantitative trait loci mapping studies: chromosome 4 effects on porcine growth and fatness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant A. Walling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 155, pp.1369-1378. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/155.3.1369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends in the Chinese ${\rm x}$ European Tiameslan composite pig line. II. Genetic trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences génétiques de l'accroissement de la prolificité des truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (3), pp.238-241. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.1998.11.3.3947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du changement de système de classement des porcs à l'abattoir sur l'évaluation génétique des reproducteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2,1 (1,1), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives d'amélioration génétique de la prolificité des truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (3), pp.219-221. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.1998.11.3.3942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of genetic parameters and selection response for litter size components in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 149 (1), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/149.1.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle estimation des paramètres génétiques des caractères de production dans les races Large White et Landrace français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (3), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des composantes de la taille de portée. Une synthèse critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (5), pp.483-496. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:19970405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic study of behavioral and pituitary-adrenocortical reactivity in response to an environmental challenge in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Desautes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (2), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9384(97)00019-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for litter size components: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pérez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (5), pp.483-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci in a Meishan X Large White F2 population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of age and weight at puberty, ovulation rate and embryo survival in gilts and relations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between ovulation rate, prenatal survival and litter size in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 63, pp.143-148. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S135772980002837X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of alternative genetic models for litter size in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Baquedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 63, pp.255-264. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800014818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between the swine MHC region and malic enzyme activity in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Geffrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between production and reproductive traits measured on the farm, in the Large White and French Landrace pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 113, pp.493-504. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.1996.tb00639.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of age and weight at puberty, ovulation rate and embryo survival in gilts and relations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (1), pp.103-115. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:19960106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement et utilisation de la carte génétique porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (4), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.1996.9.4.4063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between test station and on-farm performance traits in Large White and French Landrace pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.55-62. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-6226(95)00079-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PiGMaP consortium linkage map of the pig (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Langskill Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couperwhite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Mcqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6, pp.157-175. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00293008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la prise en compte de la prolificité dans l'objectif de sélection des races Large White et Landrace Français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances et Sélection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, n° 95-03, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of backfat thickness, age at 100 kg and ultimate pH in on-farm tested french landrace and large white pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gueblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 40, pp.291-301. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-6226(94)90096-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of backfat thickness, age at 100 kg and meat quality traits in Pietrain pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guéblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:19940204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique du nombre de tétines chez le porc. Relations avec les caractères de production et de reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17 (3), pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, carcass and meat quality performance of crossbred pigs with graded proportions of Meishan genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1), pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of crossbreeding parameters between Large White and Meishan porcine breeds. III. Dominance and epistatic components of heterosis on reproductive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (3), pp.263-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eildert Groeneveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (5), pp.475-493. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:19930506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Groeneveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (5), pp.475-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of prenatal survival of pigs and rabbits: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris S. Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Santacreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 37, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-6226(93)90061-l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, carcass and meat quality performance of crossbred pigs with graded proportions of Meishan genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:19930106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres du croisement entre les races porcines Large White et Meishan. 3. Composantes de dominance et d’épistasie des effets d’hétérosis pour les caractères de reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (3), pp.263-281. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:19930305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCG induced oestrus and ovulation rate and FSH concentrations in prepuberal gilts from lines differing by their adult ovulation rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Martinat-Botte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 29, pp.297-305. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-4320(92)90042-c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment exploiter la variabilité génétique entre races : du croisement simple à la souche synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, hs (hs), pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any major gene contributing to litter size of Meishan gilts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Reproduction Traits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des estimations de la variabilité génétique et des liaisons entre caractères dans les différentes espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, hs (hs), pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters and genetic trends for production traits in the Sino-European Tiameslan composite line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 109, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.1992.tb00385.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des populations. Comment exploiter la variabilité génétique entre races : du croisement simple à la souche synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1992, pp.249-254. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.1992.5.HS.4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exogenous porcine somatotropin (PST) administration on growth performance, carcass traits and pork meat quality of Meishan,Pietrain and crossbred gilts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pointillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 69 (9), pp.3511-3522. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/1991.6993511x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of experiments with Chinese pigs in France. 2 : utilisation in crossbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig News and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12, pp.239-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et perspectives d'amélioration génétique de la prolificité chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porc magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 220, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of crossbreeding parameters between Large White and Meishan porcine breeds. II. Growth before weaning and growth of females during the growing and reproductive periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (4), pp.431-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of crossbreeding parameters between Large White and Meishan porcine breeds. II : Growth before weaning and growth of females during the growing and reproductive periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (4), pp.431-445. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-22-4-431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of experiments with Chinese pigs in France. 1 : breed evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig News and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11, pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux d'ovulation et survie prénatale chez la truie : aspects génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (3), pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production laitière et performances de reproduction d'un troupeau bovin laitier en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (5), pp.335-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of crossbreeding parameters between Large White and Meishan porcine breeds. I. Reproductive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (4), pp.507-526. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-21-4-507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production laitière et performances de reproduction d'un troupeau bovin laitier en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (5), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.1989.2.5.4427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de stratégies de valorisation en croisement de la race porcine Meishan. 3. Evaluation économique comparée de différents systèmes de croisement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 38, pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux d'ovulation et survie prénatale chez la truie : aspects génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (3), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.1989.2.3.4410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of crossbreeding parameters between Large White and Meishan porcine breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (4), pp.507-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between genetic markers and production traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Palovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 37 (3), pp.205-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between genetic markers and production traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 37, pp.205. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:19880345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of experiments with Chinese pig breeds in France : reproduction and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 33 (3), pp.420-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (273)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATASEL Phénotypage Animal pour la Transition Agroécologique des Systèmes d'ELevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Jan 2025, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPH4SAS : The French nationnally distributed research infrastructure for livestock phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Loucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-LI-PHE Midterm Stakeholder Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Luca Fontanesi, university of Bologna; Prof. Tomas Norton, KU Leuven, Jul 2025, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of digital technologies and data-driven solutions for livestock tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiria Vouraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Anestis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Arsenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna H Stygar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPH4SAS Research Infrastruture. Livestock phenotyping for sustainable agroecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Loucif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de la santé, du bien-être animal et des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR EMERG'IN &amp; LIPH4SAS, May 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPH4SAS (&amp;quot;Livestock Phenotyping for Sustainable Agroecological Systems&amp;quot;): a national research infrastructure for livestock phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Loucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 75th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATASEL: Phénotypage Animal pour la Transition Agroécologique des Systèmes d'Elevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition du génome et ses applications à l'élevage : à la croisée des controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; IFIP, Jan 2023, Saint-Malo (France), France. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of genome editing in farm animals by livestock stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (Idele); INRAE, Dec 2022, Paris, France. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of genome editing in farm animals by livestock stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Guéméné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-937-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of genome editing in farm animals by livestock stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Guéméné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WCGALP Committees, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions génétiques du comportement des truies et de leurs porcelets en début de lactation et leurs associations avec la mortalité et la croissance néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Lapouméroulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeeStrong : towards a genomic tool for the selection of varroa resistant honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Sann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. APIMONDIA - International Apicultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; in pigs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics and Diseases 2019 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BBSRC Pirbright Institute. GBR., May 2019, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Veterinary and Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Immunology. Londres, GBR., Sep 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeeStrong: towards a genomic tool for the selection of Varroa resistant honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Sann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress of Apidology (EurBee 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating blood transcriptome and immunity traits to identify markers of immune capacity in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual genetic variability of vaccine responses in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de populations d’abeilles par séquençage de génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des pratiques d’élevage et des biotechnologies animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection for more sustainable livestock production: the French situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on Animal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bogor, Indonesia. pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing haploid drones from royaljelly and honey bee populations for detection of differentiation and selective sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Genomics of Social Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of selection on the efficiency and variability of sow reproduction and maternal ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics and signatures of selection in resequenced honey bee drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to varroa and VSH behaviour in the honey bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Network for Sustainable Bee Breeding/COLOSS WS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kirchhain, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage de populations d’abeilles : vers la compréhension de la dynamique du génome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of selection on the efficiency and variability of sow reproduction and maternal abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Agus Setiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedy Duryadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on Animal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bogor, Indonesia. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics as a tool towards more sustainable and agro-­‐ecological animal production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese-­‐French conference on agro-­‐ecology in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Ambassade de France en Chine, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing haploid drones from royal jelly and honey bee populations for detection of differentiation and selective sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Biology of Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets de la sélection sur l’efficacité reproductive et la variabilité des performances des truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedy Duryadi Solihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine, 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic characterization of french bee populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Network for Sustainable Bee Breeding/COLOSS WS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kirchhain, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing haploid drones from royal jelly and honey bee populations for detection of differentiation and selective sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Genomics of Social Insects, Cold Spring Harbor (CSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Wisconsin-Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage du génome du porc : apport des nouvelles technologies de séquençage à la génomique et la génétique porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fronts de recherche en génétique porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le porc en Partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Chine, Apr 2014, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage du contrôle génétique des réponses immunitaires innées et adaptatives chez le porc Large White : une étude combinant des approches génétiques et fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; IFIP, Feb 2011, Paris, France. pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude, par simulations, de l’intérêt d’une sélection génomique dans une population porcine de type mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques de la réponse immunitaire et covariation des caractères de croissance et de carcasse chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Desson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; IFIP - Institut du Porc, Feb 2013, Paris, France. pp.219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine de régions QTL à l’aide de la puce PorcineSNP60 pour la qualité de la viande en race Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Sciences du muscle et technologie de la viansde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of production and meat quality QTL in Large White pigs using the PorcineSNP60 Beadchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M. Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, dans un dispositif familial issu des populations porcines françaises en sélection, de l’effet quantitatif de mutations dans des gènes majeurs et des gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study for immunity traits in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-mapping of a QTL segregating on pig chromosome 2 highlighted epistasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sus-Flora project: a genetic and genomic study of gut microbiota and immune system homeostasis in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium Pasteur Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique : principe et perspectives d'utilisation pour l'amélioration des populations porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Strategic Research Agenda: pig breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Frank Knol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarne Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 10 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study for carcass and meat quality traits in commercial French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Shumbusho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Animal Production (EAAP). Stavanger, NOR., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage du contrôle génétique des réponses immunitaires innées et adaptatives chez le porc Large White : une étude combinant des approches génétiques et fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better sows for better pigs : challenges and opportunities for the genetic improvement of sow reproductive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Swine Improvement Meeting meeting in honor of R.K. Johnson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NSIF, Dec 2011, Lincoln, Nebraska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic control of innate and adaptive immune responses in pig: a combined genetic and genomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François D. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M. Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Mapping Of Quantitative Trait Loci For Androstenone And Skatole Levels In Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of 6 QTL on growth, carcass composition and ultimate PH of Longissimus Dorsi in 65 commercial or experimental sire pig families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ruzafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of the French Piétrain purebred population including the halothane genotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic associations of growth and feed intake with other economically important traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two pig pedigrees regarding the effect of the IGF2 mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C.M. Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.M. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six générations de sélection divergente pour la consommation journalière résiduelle chez le porc en croissance : réponses corrélatives sur les caractères de reproduction des truies et synthèse des réponses sur les caractéristiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Adriana Calderon Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and halothane genotype effect for residual feed intake in piétrain growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for litter traits including farrowing duration and piglet survival up to weaning in the French Large White and Landrace sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklios, Greece. pp.481, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of quantitative trait loci for androstenone and skatole levels in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated responses in sow feed intake, body composition and reproduction after divergent selection for residual feed intake in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Adriana Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la teneur en androsténone et en scatol dans une population de porc Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique des teneurs en androsténone et en scatol du tissu gras dans une population de porcs Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of a QTL affecting backfat thickness on SSC1 using a locally congenic backcross design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the halothane gene effect on seven parameters of pig meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the halothane gene effect on parameters of pig meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the British Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Southport, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a marker-assisted selection program in the Chinese-European Duochan pig population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Kernaléguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des évolutions génétiques réalisées entre 1977 et 1998-2000 dans les races Large White et Landrace pour les systèmes neuroendocriniens de réponse au stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations génétiques entre efficacité alimentaire et cinétiques de croissance et d'ingestion chez le porc Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrina Alaïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for residual feed intake in the growing pig: correlated effects on feeding behaviour and growth and feed intake profiles in Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Aïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMMOPIG - Etude de la réponse immunitaire des porcs français de race Large White et analyse conjointe du transcriptome des leucocytes du sang périphérique (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres génétiques pour des critères de croissance et carcasse en race Piétrain et en lignée composite Piétrain négative halothane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur la consommation alimentaire résiduelle du porc en croissance : effets corrélatifs sur le comportement alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrina Al Aïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un programme de sélection assistée par marqueurs dans la population sino-européenne Duochan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Kernaléguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends for litter size at birth and at weaning and teat number in French Landrace and Large White pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTL affecting meat quality and production traits in Duroc x Large White F2 pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse de l’effet du gène halothane sur les mesures de qualité de la viande porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic trends from 1977 to 2000 for stress-responsive systems in French Large White and Landrace pig populations using frozen semen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M. Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL pour des caractères de qualité de la viande et de production dans une population f2 Duroc x large white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL pour la consommation alimentaire dans un croisement de type back-cross Large White x Piétrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMARK : une évaluation minutieuse de plusieurs QTL en ségrégation dans les lignées commerciales françaises en vue de leur cartographie fine et de la mise en place d'une sélection assistée par marqueurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agenae, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for androstenone and skatole level in relation with meat quality in a French Large White pig population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIOMARK : évaluation minutieuse de plusieurs QTL en ségrégation dans les lignées porcines commerciales en vue de leur cartographie fine et de la mise en place d'une sélection assistée par marqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection of feed intake in a pig back-cross between Large White and Piétrain breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL pour la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'identification du gène impliqué dans un QTL porcin androsténone : focalisation sur l'étude des transcrits alternatifs des gènes de la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques du nombre de porcelets nés vivants par portée et relations avec les caractères du contrôle en ferme dans les populations porcines Large White type femelle et Landrace français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the project of INRA around the QTL androstenone/skatole located on SSC7: focus on spliceo-transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Animal Production (EAAP) working group Production and utilisation of meat from entire male pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monells, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la productivité numérique et pondérale et de la durée de mise bas de truies Large White et Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic trends for farrowing behaviour in French Large White sows from 1977 to 1998 estimated by use of frozen semen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL), September 10-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of six QTL regions on growth, carcass composition and meat quality traits in French commercial pig populations: first results of the BIOMARK project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMMOPIG - Etude de la réponse immunitaire des porcs français de race Large White et analyse conjointe du transcriptome des leucocytes du sang périphérique (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, LA Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de reproduction et des aptitudes maternelles de truies Meishan et Large White élevées en enclos individuels de la mise bas au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Moigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique et fonctionnelle de la réponse immunitaire chez les porcs Large White français, lignée femelle : projet IMMOPIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du déterminisme génétique de l'efficacité alimentaire du porc en croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linked and pleiotropic QTL influencing carcass composition traits detected on porcine chromosome 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom. pp.1 volume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de locus à effets quantitatifs pour les caractères de reproduction de la truie à l'aide de méthodes multi-caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current QTL (fine) mapping programs in French pig populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA - ISU Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of virus-cell interactions and innate immune response in the pig: analysis using several cell models infected by an herpesvirus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring of the immune response capacity of selected French Large White pigs and PBMC transcriptome studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AgenaeGenanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate models applied to QTL detection for carcass composition on SSC7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of maternal abilities of Meishan and Large White breeds in a loose-housing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Moigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual meeting of the European Association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom. pp.1 volume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated responses for pre- and postweaning growth and backfat thickness to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom. pp.1 volume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL pour des caractères de production et de reproduction dans les populations porcines collectives Large White type femelle et Landrace Français à l'aide d'un dispositif grand-parental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. pp.1 volume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of pig chromosomal regions under selection by a molecular whole genome scan analysis of the Taizumu Sinoeuropean synthetic line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of litter size, piglet preweaning mortality and growth in French Landrace pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une puce à ADN ciblée sur la région du Complexe Majeur d’Histocompatibilité chez le porc : construction et premières exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Xiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Liang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of farrowing characteristics between Meishan and French pig breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. pp.1 volume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection of quantitative trait loci for response to an insulin challenge in Meishan x Large White F2 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalaya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomic analysis of the immune response in Large White pigs differing by 20 years of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 20 years of selection on Large White pigs: design of an in vitro model of dendritic cell infection with the Pseudorabies virus (PrV) for comparative transcriptomic analysis of the immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Conference: Pig Genome I An overview of Cutting-edge Genomics with Emphasis on the Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lodi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porcine immature dendritic cell transcriptome upon interaction with Pseudorabies virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la consommation alimentaire résiduelle chez le porc en croissance : paramètres génétiques et réponses à la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une puce à ADN ciblée sur la région du complexe majeur d'histocompatibilité chez le porc : construction et premières exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.X. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de QTL influençant le taux de lipides intramusculaire dans une population F2 Duroc x Large White.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rectal temperature in sows in a tropical humid climate and its association with performance during lactation: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions virus-cellule : modèles cellulaires infectés par un Herpès-virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Poitiers, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for skatole and indole levels in Meishan x Large White F2 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for sow reproduction traits using multivariate analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistasis is a fundamental component of the genetic architecture of prolificacy in pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la taille du dispositif de contrôle de performances en station sur l'efficacité du schéma national de sélection en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des caractéristiques numériques de la portée et de la croissance des porcelets en allaitement dans une population Landrace français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of piglet stillbirth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and responses to divergent selection for residual feed intake in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-breed variability of stillbirth and its relationship with sows and piglet characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Réunion Annuelle de la Fédération Européenne de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IGF2-intron-G3072A substitution is not solely responsible for the growth and fatness QTL on the porcine chromosome 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of the SLA as candidate region and reduction of the position interval for the porcine chromosome 7 QTL affecting growth and fatness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production (EEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des effets de la sélection réalisée entre 1977 et 1998 dans la population Large White sur la composition corporelle et l'état physiologique du porc nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig QTL mapping research in France - Recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanchang University Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nanchang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de cartographie fine de QTL sur les chromosomes porcins 1, 2, 4 et 7 : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle des interactions virus-cellule et réponse immunitaire innée chez le porc : étude dans plusieurs modèles cellulaires infectés par un Herpes-virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of realised genetic trends in French Large White pigs from 1977 to 1998 using frozen semen: farrowing and early lactation periods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production (EEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle des interactions virus-cellule et réponse immunitaire innée chez le porc : étude dans plusieurs modèles cellulaires infectés par un Herpèsvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la sélection pour la prolificité des truies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosendo-Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of pig production and pig breeding schemes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Munich, Jan 2005, Weihenstephan, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : résultats pour quelques caractères de production et de qualité des tissus gras et maigres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M. Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine QTL mapping of pig QTL in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France - Taiwan Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité entre types génétiques et intra-race de la durée de mise bas. Relations avec la taille de la portée et la mortalité périnatale des porcelets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la détection de QTL à l'analyse des grandes fonctions : l'exemple du chromosome 7 porcin et de la composition corporelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the IGF2 gene region and the HAL locus on body composition and meat quality in a F2 Piétrain x Large White population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles biotechnologies aux programmes d'amélioration génétique du porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between and within breed variation of farrowing length and its relationships with litter size and peri-partum mortality in pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of realised genetic trends in French Large White pigs from 1977 to 1998 for production and quality traits using frozen semen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M. Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, par utilisation de semence congelée en élevage de sélection, du progrès génétique réalisé entre 1977 et 2000 dans les races Large White et Landrace français pour les caractères de croissance, de carcasse et de qualité de la viande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M. Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Madigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific contribution of INRA to pig Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre France - Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales domestiques sélectionnées et établissement de guides de gestion : application aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : résultats pour quelques caractères de reproduction femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between litter size and weights, piglet weight variability and piglet survival from birth to weaning in Large White pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Pig Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations génétiques entre les caractéristiques numériques et pondérales de la portée, la variabilité du poids des porcelets et leur survie entre la naissance et le sevrage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What should be preserved: genetic goals and collection protocols for the French National Cryobank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryopreservation of Animal Genetic Resources in Europe, Atelier sur la cryoconservation des ressources génétiques animales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la région du gène IGF2 et du gène halothane sur la composition corporelle et la qualité de la viande dans une population F2 Piétrain x Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de régions du génome répondant à la sélection dans une lignée porcine sino-européenne : la Tai zumu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable des populations animales sélectionnées : un projet pilote sur quelques cas de programmes intégrés de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual food consumption as a tool to unravel genetic components of food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of realised genetic trends in french Large White pigs from 1977 to 1998 for male and female reproduction traits using stored frozen semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress of genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de procédures de suivi de la variabilité génétique des populations animales sélectionnées et établissement de guides de gestion. Applications aux ovins laitiers et aux porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined approaches at INRA to fine map QTL influencing growth, fatness and carcass composition traits in pig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Göttingen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcortin: a strong positional candidate for a QTL associated with cortisol levels and carcass composition in pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in QTL mapping for growth and fatness traits on porcine chromosome 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Göttingen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for intramuscular fat content and lipogenic enzyme activities in Meishan x Large White F2 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaccion sexo-QTL en el cromosoma 8 sobre caracteres de creciliento en porcino.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Jornadas Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Saragosse, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets sur la réponse vaccinale et l'épidémiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposés, 2ème Réunion du Groupe GRAMA (Gènes de Résistance aux Maladies chez les Animaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Jouy-en-Josas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans d'expérience pour la localisation fine de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, QTL. De la détection à l'utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Batz-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci for male and female traits in Meishan x Large White F2 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ianucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de gènes à effets majeurs sur la composition corporelle, le rendement technologique Napole et le nombre de tétines dans la lignée porcine sino-européenne Tiameslan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood and bayesian approaches for the detection of major genes affecting body composition, carcass, meat quality and reproduction traits in a Chinese European pig line.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Budapest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, par utilisation de semence congelée, du progrès génétique réalisé en France entre 1977 et 1998 dans la race porcine Large White : dispositif expérimental et premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locus à effets quantitatifs chez le porc : principaux résultats en France et dans le Monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Mur-de-Bretagne, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan : résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - ITP, Feb 2000, Paris, France. pp.369-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of QTL involved in growth, backfat thickness and intramuscular fat content in pigs. Regional RH mapping in the QTL region identified on chromosome 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de facteurs de variation de la production spermatique de verrats d'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - ITP, Feb 1999, Paris, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous genetic evaluation of on farm and station tested pigs for production and reproduction traits in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA/COA on scientific cooperation in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département de génétique animale de l'INRA, "La génétique moléculaire et ses applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of meat quality traits recorded on Large White and French Landrace station-tested pigs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;boom&amp;quot; productivité numérique. Limites et espoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Porcial "enjeux génétiques et sanitaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Jallais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boom productivité numérique : limites et espoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Porcial Enjeux génétiques et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Jallais, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for individual birth and weaning weight of Large White piglets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the European Association for Animal Production, Animal Genetics Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Zürich, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques et évolutions génétiques pour les caractères de production dans la lignée porcine sino-européenne &amp;quot;Tiameslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqing S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 1999, Paris, France. pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of quantitative Trait Loci (QTL)in F2 crosses between Meishan and Large White pig breeds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de la prolificité des truies : Acquis, progrès envisageables et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Commission spécialisée des Recherches Porcines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of crossbreeding programmes using the prolific chinese Meishan pig breed as a component of the maternal genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhang Siqing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual meeting of the European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends in the sino-european tia meslan composite line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhang Siqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives d'amélioration génétique de la prolificité des truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Commission spécialisée des Recherches Porcines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous genetic evaluation of on farm and station tested pigs for production and reproduction traits in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and correlative responses to six generations of selection for ovulation rate and prenatal survival in Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile. Tripart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual meeting of the European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends in the Sino-European Tiameslan composite line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhang Siqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Beijing, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locus à effets quantitatifs chez le porc : principaux résultats en France et dans le monde ; perspectives d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Nucléus Biotechnologies et progrès génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of QTLs in F2 crosses between Meishan and Large White pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of increasingly sophisticated models for genetic evaluation: the example of pig breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques de la composition chimique de deux dépôts adipeux (bardière et panne) et du muscle long dorsal chez le porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan R. Gueblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of QTL detection in large white X Meishan crosses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for QTL detection in mixture of full and half sib families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité génétique des races porcines Large White, Landrace Français et Piétrain, sur la base de l'information généalogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gueblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - ITP, Feb 1998, Paris, France. pp.109-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National genetic evaluation of pigs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop introduction of BLUP animal model in pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Praha-Uhrineves, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends in the Sino-European Tiameslan composite line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhang Siqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends in the sino-european Tiameslan composite line.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pig Production (ICPP'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéret d'une pesée au sevrage dans le contrôle de performances en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gueblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 1998, Paris, France. pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dispositif collectif français d'évaluation génétique porcin pour les caractères de production et de reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Fleho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gueblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences génétiques de l'accroissement de la prolificité des truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Commission spécialisée des Recherches Porcines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan. Dispositif expérimental et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche Porcine, 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 1998, Paris, France. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological aspects of genetic changes in reproductive traits in pigs and rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Terqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinat Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome 7 mapping of a quantitative trait locus for fat androstenone level in Meishan X Large White F2 entire male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EAAP Working group "Production and utilisation of meat from entire male pigs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de modalités d'utilisation des stations publiques de contrôle de performances porcines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic aspects of prolificacy in Meishan pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "What have we learned from the Meishan pig ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de modalités d'utilisation des stations publiques de contrôle de performances porcines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - ITP, Feb 1997, Paris, France. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de facteurs de variation de la taille de la portée à la naissance dans les races porcines Large White et Landrace Français. Conséquences pour l'évaluation génétique sur la prolificité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci in a Meishan x large white F2 population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. annual meeting of the european association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations génétiques entre caractères de production et de reproduction mesurés en élevage dans les races porcines Large White et Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans expérimentaux pour l'étude de la variabilité génétique entre races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Saint-Martin de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques de quelques caractères de qualité de la viande dans les races porcines Large White et Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Jan 1996, Paris, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de quatre générations de sélection pour le taux d'ovulation et la survie prénatale chez des porcs de race Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between the swine MHC region and malic enzyme activity in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Geffrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci in a Meishan X Large White F2 population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations génétiques entre caractères de production et de reproduction mesurés en élevage dans les races porcines Large White et Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - ITP, Jan 1996, Paris, France. pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de quatre générations de sélection pour le taux d'ovulation et la survie prénatale chez des porcs de race Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL dans le croisement entre les races porcines Meishan et Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between the swine MHC region and malic enzyme activity in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Geffrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques de quelques caractères de qualité de la viande dans les races porcines Large White et Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans expérimentaux pour l'estimation des paramètres génétiques dans le cas multivariate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Saint-Martin de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles pour la détection de QTL entre races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Saint-Martin de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bayesian analysis of genetic parameters and selection response for litter size components in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sorensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual meeting EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative models for litter size in pigs. Predicted phenotypic variability between litter size components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Perez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual meeting of the European Association for Animal Production EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic X environmental interactions in French pig breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gueblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du blup modele animal pour l'evaluation genetique des porcs controles dans les stations publiques francaises : principes et premiers resultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Le Tiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilite genetique du nombre de tetines chez le porc : relations avec les caracteres de production et de reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bayesian analysis of response to selection for uterine efficiency in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Argente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Santacreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alberto Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual meeting EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations genetiques entre les caracteres mesures dans les stations publiques et en elevage dans les races porcines Large White et Landrace francais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametros geneticos y respuesta a la seleccion de dos lineas de porcino seleccionadas por tasa de ovulacion y supervivencia prenatal respectivamente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Jornadas sobre produccion animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Saragosse, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilite et evolution genetique des caracteres mesures dans les stations publiques de controle de performances chez les porcs de race Pietrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of pigs for production and reproductive traits in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Mariensee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation génétique des porcs à l'aide du modèle animal en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Runavot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèle animal, FOULLEY J.L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, La Colle-sur-Loup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques sous un modèle animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du Blup modele animal pour l'evaluation genetique des porcs de race Large White et Landrace francais sur la prolificite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of twenty years of selection for litter size in pigs using &amp;quot;hyperprolific&amp;quot; schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle evaluation de l'interet de la voie hyperprolifique chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Runavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un modele animal multi-caracteres pour estimer l'evolution genetique de six caracteres de croissance, carcasse et qualite de la viande entre 1977 et 1990, dans les races porcines Large White et Landrace francais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resultats de huit generations de selection sur la croissance et la composition corporelle de la lignee composite sino-europeenne Tiameslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle estimation des parametres genetiques pour les caracteres de croissance, carcasse et qualite de la viande dans les races Large White et Landrace francais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle estimation des parametres genetiques pour les caracteres de croissance, carcasse et qualite de la viande. 2 - Caracteres mesures en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gueblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un gene a effet majeur expliquant la prolificite exceptionnelle de la race Meishan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Journees de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in prenatal survival: lessons from pigs and rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Haley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Meeting of the European Association for Animal Production EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment exploiter la variabilite genetique entre races: du croisement simple a la souche synthetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements de genetique quantitative et application aux populations animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage analysis in the european pig gene mapping project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetisch-Statistcher Ausschuss der DGfZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any major gene contributing to litter size of meishan gilts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a multiple trait individual animal model for the prediction of breeding values of station tested pigs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eildert Groeneveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liaisons genetiques entre les marqueurs SLA et les caracteres de croissance et l'adiposite chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.U. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall review of genetical research on chinese pigs in France and prospects for exploiting chinese crossbred animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on chinese pig breeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results on eight generations of selection for lean growth rate in the sino-european tiameslan composite line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of components of litter size in french large white gilts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eildert Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur l'utilisation du BLUP pour l'evaluation genetique des reproducteurs porcins dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters and genetic trends for production traits in the sino-european Tiameslen composite line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Naveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluacion de razas chinas: investigacion y primeros resultados en Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Monografico Internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Lorca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and placental growth in gilts and sows with variable proportions of Meishan and Large White genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Pig Sympoisum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; Maurice Molénat; Christian Legault (Eds), Jul 1990, Toulouse, France. pp. 111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracteristiques du tractus genital de cochettes et de truies comportant des proportions variables de genes Meishan (MS) et Large White (LW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Pig Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; Maurice Molénat; Christian Legault (Eds), Jul 1990, Toulouse, France. pp. 107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametres du croisement entre les races porcines Large White et Meishan. Perspectives de valorisation de la race Meishan en elevage intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Pig Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurice Molénat; Christian Legault (Eds), Jul 1990, Toulouse, France. pp. 69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue develop-Meishan pigs: muscle and fat development and metabolism and growth regulation by somatotropic hormones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinses pig Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Jul 1990, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'administration de somatotropine porcine (PST) dans des types genetiques de porcs differant par leur composition corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Jan 1990, Paris, France. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovulation rate and embryo survival in gilts and sows with variable proportions of Meishan and Large White genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese pig Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; Maurice Molénat; Christian Legault (Eds), Jul 1990, Toulouse, France. pp. 109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of prolific chinese breeds in maternal lines of pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Edimbourg, United Kingdom. pp 481-4884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles methodes d'evaluation des reproducteurs. Interet et applications du modele individuel chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Jan 1990, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porcine somatotropin (pST) administration on reproductive organs of 100 kg Meishan, Piétrain and crossbred gilts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Pig Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurice Molénat; Christian Legault (Eds), Jul 1990, Toulouse, France. pp; 49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue development in meishan pigs : muscle and fat development and metabolism and growth regulation by somatotropic hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Pig Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurice Molénat; Christian Legault (Eds), Jul 1990, Toulouse, France. pp. 199-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de stratégies de valorisation en croisement de la race Meishan 3 .Evaluation comparée de différents systèmes de croisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Jan 1989, Paris, France. pp.361-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de strategies de valorisation en croisement de la race porcine Meishan. 1. Estimation des parametres du croisement pour les caracteres de productivite des truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Jan 1989, Paris, France. pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de strategies de valorisation en croisement de la race porcine Meishan. 2. Estimation des parametres du croisement pour les caracteres de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Jan 1989, Paris, France. pp.353-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilita di miglioramento genetico della prolificita nei suini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Suinicola Internazionale Convegno: ``Miglioramento dell'efficienza riproduttiva nei suini''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Italie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre des marqueurs génétiques et les caractères de production chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 1988, Paris, France. pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation de génotypes extrèmes pour l'élevage : l'exemple des races porcines chinoises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème anniversaire de l'INRA, Centre de Recherches de Jouy en Josas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1986, Inconnu, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and prospective aspects of the utilization of prolific Chineses breeds in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l'experimentation sur les races chinoises en France : reproduction et production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 1984, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of experiments with Chinese pig breeds in France : reproduction and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1984, Paris, France. pp.420, </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:19840358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPH4SAS : une infrastructure nationale de recherche pour le phénotypage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Loucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine, 57, pp.437-438, 2025, 57èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une seule insémination permet-elle de diminuer la prolificité et la mortalité des porcelets en élevage biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHENOTOOL : An information-sharing platform for livestock phenotyping methods and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Loucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EAAP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (ITA), Italy. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Meeting of the European Association for Animal Production, Session 28 (Poster 15), p. 405, 2024, 75èmes Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping tools and data collection for the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EAAP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (ITA), Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, Session 43 (Poster 24), p. 539, 2024, 75èmes Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic trends in the behaviour of sows and piglets in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Lapouméroulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Maroilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the French honeybee populations by whole genome sequencing of haploid drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference of Apidology -Eurbee 7-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 300 p., 2016, The 7th European Conference of Apidology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d'une sélection sur l'homogénéité du poids des porcelets à la naissance sur la productivité numérique des truies Large White et Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delauney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP detection in French populations by whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EurBee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Murcia, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de régions QTL sélectionnées dans une lignée synthétique sino-européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc ; INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journees de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding pigs for heat tolerance: challenges to face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. , pp.133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to divergent selection for residual feed intake in growing pigs, consequences on porkgrowing pigs, consequences on pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Annual Meeting of the European Association for Animal Production, 18, 2012, Book of Abstracts of the 63rd Meeting of the EAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine de régions QTL à l’aide de la puce Porcine SNP60 pour l’ingestion, la croissance, la composition de la carcasse et la qualité de la viande en race Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. IFIP - Institut du Porc ; INRA, Journées de la Recherche Porcine en France, 44, 2012, Journees de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of number of piglets born alive and relationships with on-farm performance traits in French Landrace and Large White pig breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, France. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des paramètres génétiques de la température rectale chez la truie en lactation et relations avec les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, 2007, 39èmes Journées de Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomic analysis of the immune response in Large White pigs differing by 20 years of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Porto Seguro, Brazil. n.p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between litter traits, piglet growth and sow feed consumption and body reserves mobilization in Duroc pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reixach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Pig Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">58èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Banville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. 58, Ifip, 415 p., 2026, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">57èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. 57, Ifip, 466 p., 2025, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">56èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hemonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Ifip, 428 p., 2024, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">55èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hemonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Ifip, 430 p., 2023, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. 54, </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 408 p., 2022, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">53èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France. 53, </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2021, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">52èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. 52, IFIP - Institut du Porc, 420 p., 2020, Journées de la Recherche Porcine en France, 978-2-85969-242-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. 51, IFIP - Institut du Porc, 356 p., 2019, Journées de la Recherche Porcine en France, 978-2-85969-241-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. 50, IFIP - Institut du Porc, 334 p., 2018, Journées de la Recherche Porcine en France, 978-2-85969-239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corrégé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 49, IFIP - Institut du Porc, 324 p., 2017, Journées de la Recherche Porcine en France, 978-2-85969-237-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corrégé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 48, </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 364 p., 2016, Journées de la Recherche Porcine en France, 978-2-85969-235-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">47èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 47, </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 310 p., 2015, Journées de la Recherche Porcine, 978-2-85969-231-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 46, </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 45, </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">44èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 44, </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journées de la Recherche Porcine, 978-2-85969-215-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">43èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 43, </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut Technique du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 294 p, 2011, Journées de la Recherche Porcine en France, 978-2-85969-212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des effets de six QTL affectant les caractères de production dans des populations porcines commerciales françaises: premiers résultats du projet BIOMARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Merc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. IFIP - Institut du Porc, pp.1 volume, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de facteurs de variation de la mortinatalité des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, pp.1 volume, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions génétiques entre 1977 et 1998 des caractéristiques des porcelets et du comportement de la truie à la mise bas en race Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, pp.1 volume, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de la prolificité des truies : acquis, progrès envisageables et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (3), , pp.211-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Infrastructure de Recherche LIPH4SAS (Livestock Phénotyping for Sustainable Agroecological Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Loucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série "Infrastructures de Recherche", 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine Expérimental de Bourges - 40 ans de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel : les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 119, 36 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Verrier; Denis Milan; Claire Rogel-Gaillard. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2020, Savoir faire, 978-2-7592-3099-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation génétique des reproducteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inconnu, 116 p., 2009, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping genes for growth and fatness in pigs with data from international studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Walling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du croisement et les plans de croisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique des animaux d'élevage. Diversité et adaptation dans un monde changeant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of quantitative trait loci for reproductive traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of pig reproduction IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Products Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 354 p., 2013, Society for Reproduction and Fertility, 9781899043484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology and Genetics of reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Genetics of the Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAB International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 978 1 84593 756 0. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781845937560.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis of QTL for muscle tissue development and meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Te Pas M.F.W.; Haagsman H.P.; Everts M.E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle Development of Livestock Animals. Physiology, Genetics and Muscle Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI Publishing, pp.247-266, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current use of molecular markers in animal breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and quantitative genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology and genetics of reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.F. Rothschild, A Ruvinsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Genetics of the Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, pp.313-343, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and neonatal survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Haley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The neonatal pig. Development and survival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, pp.17-37, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la sélection génétique peut améliorer la survie des porcelets en allaitement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filière porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur les filières animales en France. Note de conjoncture 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une carte génique porcine : le projet PiGMaP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex population structure and haplotype patterns in Western Europe honey bee from sequencing a large panel of haploid drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] ANR-12-ADAP-0015, INRA. 2012, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Animal breeding and reproduction biotechnology, Valencia, Spain, Spain. 2017, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Cours supérieur d'amélioration génétique des animaux domestiques, Grignon, France. 2006, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et pratique du croisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Cours Supérieur d'Amélioration Génétique des Animaux Domestiques, Grignon, France. 2006, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Animal Breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Hanoï, Vietnam. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Rennes, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'amélioration génétique des animaux domestiques - notes de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitrise. Génétique quantitative et amélioration des animaux domestiques, France. A paraître, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1088"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -54626,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5EA7FA5"/>
+    <w:nsid w:val="BABA85E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -54857,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-bidanel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9290-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120249057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200062316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357898942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidanel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Loucif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677163v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wragg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13665" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Urban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ang&#233;lique Techer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0540" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27168" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonfatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. S. C. Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis O. C. O. Hogg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.104679" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu J. Ma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Y. Duan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beili B. Guo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-14-46" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4515" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00965.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P9TL9QR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo-Ponce Rosendo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3989" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999933v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi Salmi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Trefan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. B&#252;nger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.09.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4LNQ0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Gao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S32" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000161v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022717" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve F&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-92" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000531v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cm H. C. Heuven" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Am M. A. Groenen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-11" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2356" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193520v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000339" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193594v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cm Heuven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Am Groenen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-42" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193357v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trefan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloom-Hansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2508" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991261" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2326" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Noguera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tom&#225;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mu&#241;oz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-636" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655255v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2008.21.1.3372" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656715v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193522v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660620v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002097" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0106" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.832" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-690" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653625v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de G&#233;n&#233;tique Quantitative Et Appliqu&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-507" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657188v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307008701" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-55" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663791v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-590" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657009v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Roy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451053x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842469x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tarr&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-707" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653875v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;. Mercat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legros" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-775" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654907v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.843526x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842360x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2005.8391979x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez-Enciso" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercad&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geldermann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cepica" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2005.83102289x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673185v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800090135" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671708v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-35-5-385" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quintanilla" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2003.812385x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naveau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003030" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676136v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-34-2-193" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894407v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672551v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desautes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ansci/80.9.2276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672550v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894278v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669528v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Rothschild" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674831v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Enciso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan. L. Fernando" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/159.1.413" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894387v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001130" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674208v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-33-5-515" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676186v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Blasco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Argente" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Santacreu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sorensen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0388.2001.00281.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894376v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001120" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672872v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-33-3-289" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687972v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2000.13.HS.3842" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693458v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-32-1-41" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894300v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000105" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaufmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus K&#252;nzi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2000x.00238.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694043v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.iqing Zhang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-32-1-57" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683921v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689397v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Walling" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Visscher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/155.3.1369" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894301v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000106" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688838v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.3.3947" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693689v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683891v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.3.3942" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690983v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sorensen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/149.1.301" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688630v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(97)00019-X" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684168v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19970405" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894182v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689188v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980002837X" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X59MG5ZT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684556v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baquedano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Noguera" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800014818" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685268v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nunes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Geffrotin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684208v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1996.tb00639.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9FTDR9L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689221v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19960106" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694853v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1996.9.4.4063" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685935v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(95)00079-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HQCF411-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698408v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaiman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894123v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gruand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703764v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714649v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brown" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couperwhite" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Mcqueen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00293008" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XL2V0BN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706431v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gueblez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(94)90096-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C0C6JRT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888966v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ducos" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Labroue" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;blez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19940204" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705844v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893995v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700795v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eildert Groeneveld" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930506" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894010v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groeneveld" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705278v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Haley" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Santacreu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(93)90061-l" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0STN0Q3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713738v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930106" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701075v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930305" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893983v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caritez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896005v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouix" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896026v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709611v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699814v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1992.tb00385.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3HZ6L1R3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712138v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1992.5.HS.4299" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702670v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinat-Botte" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4320(92)90042-c" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B02RN0WV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700796v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pointillart" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1991.6993511x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699660v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893857v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711790v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-22-4-431" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699797v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caritez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706932v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718839v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895864v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895881v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xande" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727843v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Matheron" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1989.2.5.4427" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721137v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-21-4-507" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717880v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1989.2.3.4410" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893820v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legault" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888665v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Palovics" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723640v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palovics" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19880345" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888344v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gruand" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285910v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Anestis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Arsenos" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235924v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025754v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crouzet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288654v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684451v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025639v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979345v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934937v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delanoue" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duclos" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journaux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gu&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourdioux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934783v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739834v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135223v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Espinoza" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perry" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788639v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sann" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786490v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791452v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;guin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743409v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742034v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Agus Setiadi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349960v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536475v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793409v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795145v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beguin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536441v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535369v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi Solihin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793154v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794236v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535257v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gogu&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792618v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535368v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604152v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349952v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190240v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Desson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939818v2" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000900v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190212v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189794v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349943v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000507v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Schwob" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803813v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Frank Knol" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Holm" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Higuera" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747752v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019731v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999968v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D. Lefevre" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003238v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robic" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807175v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Burgaud" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bonnet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816807v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193531v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193521v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753539v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818670v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193532v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193582v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Adriana Calderon Diaz" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193553v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.M. Heuven" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Groenen" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193518v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Adriana Calderon" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193593v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tibau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193538v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193530v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193432v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757758v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guery" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751833v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bellec" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kernal&#233;guen" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193501v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Ala&#239;n" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193487v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al A&#239;n" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193500v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755582v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757191v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753846v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193579v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821943v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754374v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754881v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Caro" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750578v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817244v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756949v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817279v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tibau" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755308v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756552v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757061v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817572v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755802v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814951v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811574v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817248v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754024v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moigneau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756599v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753798v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753904v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754967v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811916v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750722v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750935v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Frelat" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364906v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751986v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820246v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820614v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751319v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754973v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755838v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Squires" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821645v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Xiang Hu" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Liang Fan" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755730v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815918v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822340v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816889v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754529v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757692v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756348v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Hu" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Fan" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817266v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817267v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822884v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rodriguez" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tom&#225;s" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816661v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752589v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750685v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815292v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantoni" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754721v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822328v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816444v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817168v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laval" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824074v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760833v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364949v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830507v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827815v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364898v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831923v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364937v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762349v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761460v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829682v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762033v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiger" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Madigand" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364914v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764126v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762784v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762133v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huby" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763543v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ollivier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761771v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761479v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830528v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829921v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830214v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763872v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832895v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761778v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830496v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763620v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759591v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ianucelli" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761434v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759316v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758752v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829685v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761265v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697757v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838611v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834987v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767192v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765727v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766551v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839057v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836929v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaufmann" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688611v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing S. Zhang" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Burlot" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Naveau" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765063v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688614v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692357v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Maignel" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Gueblez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardinal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767506v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Woloszyn" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769244v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695874v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765109v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771554v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Woloszyn" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837116v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765338v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770832v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile. Tripart" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770015v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhang Siqing" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765783v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767984v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766417v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767759v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691068v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699173v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Fleho" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838257v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694567v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834831v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769549v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769852v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768486v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684727v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764532v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768121v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837435v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767005v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvois" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771160v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinat Bott&#233;" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837455v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684564v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684565v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768182v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688024v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765720v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838452v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835648v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834914v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767017v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769461v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836213v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767500v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771443v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774874v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=agustin Blasco" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Argente" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alberto Sorensen" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772297v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774156v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774792v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777902v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Le Tiran" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breton" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777029v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776783v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dando" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779340v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774676v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777169v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777698v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772863v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774642v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778264v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herment" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773672v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779265v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772493v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775014v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772234v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772468v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774094v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.U. Goetz" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845786v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843482v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774070v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775595v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776620v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775104v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774151v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773908v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779454v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775861v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779531v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772988v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327153v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772628v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772105v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327157v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713923v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773134v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702523v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327113v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demade" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772058v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327154v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727850v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718541v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719177v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854622v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720874v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vaiman" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782505v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857936v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780530v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741783v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19840358" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931526v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555827v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Terrasson" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guiraud" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722797v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pairault" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2024.org/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722802v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376607v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824182v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Costa" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422501.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194051v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delauney" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792616v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193747v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/186298.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190534v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816391v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751603v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816576v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830891v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trilla" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soler" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reixach" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497611v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087031v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452656v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011888v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584730v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167417v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791338v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789464v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786112v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787632v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799356v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194110v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193791v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fostier" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193807v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193808v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193617v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816208v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Merc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814469v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823889v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684487v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481061v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338354v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefevre" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamonou" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193353v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838892v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Walling" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visscher" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rothschild" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moser" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361363v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354588v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367131.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193634v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42313.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845937560.0218" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825119v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Ciobanu" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830399v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841311v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852830v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Blasco" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Haley" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654530v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820118v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702358v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482707v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364808v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364816v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364813v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364818v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364887v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougler" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeat" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843424v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-bidanel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9290-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120249057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200062316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DP4EiiYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357898942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Loucif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677163v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Duclos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wragg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Urban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ang&#233;lique Techer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx247" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27168" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0540" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonfatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9252" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00410" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. S. C. Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis O. C. O. Hogg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.104679" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu J. Ma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Y. Duan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beili B. Guo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-14-46" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00965.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P9TL9QR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo-Ponce Rosendo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3989" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi Salmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Trefan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. B&#252;nger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.09.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4LNQ0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Gao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S32" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve F&#232;ve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-92" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022717" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cm H. C. Heuven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Am M. A. Groenen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2326" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193520v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000339" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trefan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloom-Hansen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2508" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cm Heuven" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Am Groenen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-42" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193675v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2356" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193470v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maignel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991261" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Noguera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tom&#225;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mu&#241;oz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-636" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990504" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2008.21.1.3372" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-590" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.832" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-690" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de G&#233;n&#233;tique Quantitative Et Appliqu&#233;e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-507" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0106" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307008701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665545v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-55" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Roy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451053x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842469x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654494v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tarr&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-707" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;. Mercat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legros" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662041v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-775" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654907v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.843526x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653521v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842360x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2005.8391979x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez-Enciso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercad&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geldermann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cepica" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2005.83102289x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800090135" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682382v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894453v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naveau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003030" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674830v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quintanilla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2003.812385x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671708v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naveau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-35-5-385" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669528v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Rothschild" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894278v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676136v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-34-2-193" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894407v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672551v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desautes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ansci/80.9.2276" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672550v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672872v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-33-3-289" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674831v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez Enciso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan. L. Fernando" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/159.1.413" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894387v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001130" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674208v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-33-5-515" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676186v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Blasco" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Argente" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Santacreu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sorensen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0388.2001.00281.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894376v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001120" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894300v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000105" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363087v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaufmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus K&#252;nzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2000x.00238.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683921v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.iqing Zhang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-32-1-57" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687972v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2000.13.HS.3842" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-32-1-41" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Walling" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Visscher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/155.3.1369" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894301v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000106" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688838v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.3.3947" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693689v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683891v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.3.3942" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690983v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sorensen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/149.1.301" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684168v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19970405" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(97)00019-X" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894182v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaiman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894123v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gruand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980002837X" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X59MG5ZT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684556v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baquedano" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Noguera" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800014818" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685268v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nunes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Geffrotin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684208v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1996.tb00639.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9FTDR9L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689221v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19960106" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694853v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1996.9.4.4063" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685935v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(95)00079-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HQCF411-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714649v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brown" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couperwhite" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Mcqueen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00293008" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XL2V0BN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703764v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706431v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gueblez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labroue" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(94)90096-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C0C6JRT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888966v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ducos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Labroue" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;blez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasnier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19940204" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705844v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893983v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caritez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893995v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700795v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eildert Groeneveld" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930506" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894010v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groeneveld" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705278v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Haley" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Santacreu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(93)90061-l" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0STN0Q3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713738v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930106" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701075v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930305" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702670v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinat-Botte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4320(92)90042-c" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B02RN0WV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896026v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709611v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896005v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barillet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouix" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699814v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1992.tb00385.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3HZ6L1R3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712138v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1992.5.HS.4299" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700796v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pointillart" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1991.6993511x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699660v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706932v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893857v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711790v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-22-4-431" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699797v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caritez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895864v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895881v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xande" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721137v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-21-4-507" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727843v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Matheron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1989.2.5.4427" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718839v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717880v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1989.2.3.4410" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893820v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888665v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Palovics" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723640v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palovics" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19880345" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888344v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gruand" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025754v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crouzet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235924v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285910v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Anestis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Arsenos" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288654v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684451v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025639v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979345v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934783v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934937v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delanoue" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duclos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gu&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourdioux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739834v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135223v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Espinoza" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perry" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788639v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786490v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791452v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;guin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743409v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535368v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792618v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535257v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gogu&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536475v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795145v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beguin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793409v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742034v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Agus Setiadi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349960v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536441v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535369v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Duryadi Solihin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793154v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794236v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604152v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349952v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000900v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939818v2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190240v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Desson" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190212v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189794v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807175v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Burgaud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bonnet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000507v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Schwob" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803813v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Frank Knol" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Holm" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Higuera" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747752v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019731v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349943v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999968v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D. Lefevre" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003238v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robic" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193531v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818670v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193532v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193553v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.M. Heuven" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Groenen" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193582v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Adriana Calderon Diaz" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193521v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753539v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816807v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193518v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Adriana Calderon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193593v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tibau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193538v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193530v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754374v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821943v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751833v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bellec" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kernal&#233;guen" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753096v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193501v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Ala&#239;n" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193487v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al A&#239;n" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193432v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757758v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guery" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193500v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755582v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757191v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753846v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193579v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753094v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753904v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754967v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750578v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817279v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tibau" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755308v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756552v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817244v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756949v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754881v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Caro" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757061v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817572v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755802v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814951v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811574v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817248v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754024v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moigneau" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756599v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753798v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754973v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750722v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364906v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750935v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Frelat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811916v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751986v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820246v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820614v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751319v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817168v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laval" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824074v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821645v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Xiang Hu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Liang Fan" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755730v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815918v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816889v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754529v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757692v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756348v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Hu" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Fan" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817266v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822340v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755838v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Squires" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817267v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822884v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rodriguez" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tom&#225;s" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816661v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752589v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750685v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815292v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantoni" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754721v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822328v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816444v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831923v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364949v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760833v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830507v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827815v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364898v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762349v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364937v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761460v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830528v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764126v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829682v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762033v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tiger" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Madigand" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364914v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763232v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762784v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762133v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huby" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763543v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ollivier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761771v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761479v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825632v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labroue" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829921v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830214v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758927v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763872v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832895v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761778v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830496v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763620v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758752v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759316v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759591v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ianucelli" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761434v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829685v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761265v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834987v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697757v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838611v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688614v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765063v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765727v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767192v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766551v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839057v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836929v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaufmann" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688611v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing S. Zhang" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Burlot" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Naveau" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769852v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Woloszyn" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834831v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769549v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhang Siqing" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768486v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837116v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765338v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770832v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile. Tripart" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770015v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765783v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771554v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Woloszyn" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765109v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692357v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Maignel" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Gueblez" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardinal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767506v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769244v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695874v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767984v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766417v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767759v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691068v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699173v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Fleho" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838257v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694567v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771160v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinat Bott&#233;" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768121v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837435v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764532v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684727v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767005v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvois" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771443v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836213v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767500v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684564v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688024v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765720v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768182v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684565v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837455v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838452v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835648v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834914v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767017v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769461v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777169v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774156v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774792v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777902v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Le Tiran" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breton" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777029v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774874v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=agustin Blasco" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Argente" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alberto Sorensen" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772297v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776783v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dando" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779340v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774676v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773672v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779265v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774642v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777698v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772863v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778264v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herment" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772493v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775014v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772234v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772468v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779454v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775861v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845786v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843482v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774070v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775595v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774094v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.U. Goetz" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776620v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775104v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774151v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773908v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779531v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772988v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327154v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772628v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772105v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327157v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713923v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327153v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773134v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702523v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327113v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demade" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772058v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719177v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727850v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718541v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854622v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720874v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vaiman" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857936v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782505v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780530v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741783v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19840358" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931526v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555827v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Terrasson" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guiraud" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722797v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pairault" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2024.org/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722802v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376607v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824182v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Costa" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422501.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194051v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delauney" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792616v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193747v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/186298.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190534v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816391v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751603v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816576v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830891v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trilla" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soler" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reixach" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497611v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087031v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452656v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011888v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584730v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167417v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791338v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789464v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786112v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787632v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799356v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194110v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193791v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fostier" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193807v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193808v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193617v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816208v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Merc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823889v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814469v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684487v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481061v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338354v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefevre" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamonou" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193353v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838892v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Walling" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visscher" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rothschild" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moser" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361363v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354588v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367131.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193634v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42313.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845937560.0218" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825119v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Ciobanu" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830399v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841311v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852830v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Blasco" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Haley" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654530v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820118v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702358v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482707v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364808v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364813v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364816v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364818v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364887v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougler" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourgeat" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843424v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>