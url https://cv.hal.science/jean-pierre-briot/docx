--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -503,269 +503,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539189v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for music generation: challenges and directions</w:t>
+                <w:t xml:space="preserve">Compress to Create</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brazilian Journal of Music and Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, IV (1), pp.12-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840937v1</w:t>
+                <w:t xml:space="preserve">hal-02567390v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compress to Create</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle et musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Music and Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, IV (1), pp.12-38</w:t>
+              <w:t xml:space="preserve">Le Monde libertaire. Quinzomadaire de la Fédération anarchiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567390v4</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et musique</w:t>
+                <w:t xml:space="preserve">Deep learning for music generation: challenges and directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-David Pachet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde libertaire. Quinzomadaire de la Fédération anarchiste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32 (4), pp.981-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-018-3813-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093416v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage profond et génération de musique</w:t>
               </w:r>
@@ -883,347 +883,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une brève histoire du Département d'informatique de la PUC-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt von Staa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.120-126. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.168-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064036v1</w:t>
+                <w:t xml:space="preserve">hal-01840931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brève histoire du Département d'informatique de la PUC-Rio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation et évolution de la science au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.168-179</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.2337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840931v1</w:t>
+                <w:t xml:space="preserve">hal-01840936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et évolution de la science au Brésil</w:t>
+                <w:t xml:space="preserve">Histoire de la recherche contemporaine Entretien avec Luiz Davidovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Davidovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.127-137. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.180-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840936v1</w:t>
+                <w:t xml:space="preserve">hal-01840932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la recherche contemporaine Entretien avec Luiz Davidovich</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Davidovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.180-196</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.2328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840932v1</w:t>
+                <w:t xml:space="preserve">hal-02064036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream-based Reasoning for IoT Applications – Proposal of Architecture and Analysis of Challenges</w:t>
               </w:r>
@@ -1618,626 +1618,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a participatory decision making agent architecture based on argumentation and influence function - Application to a serious game about biodiversity conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diretor revela planos do CNRS no Brasil - Centro francês abre escritório de representação no Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jornal da UNICAMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 467, pp.11-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169942v1</w:t>
+                <w:t xml:space="preserve">hal-01169924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrevista Jean-Pierre Briot, diretor do Bureau CNRS Brésil / CNRS Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletim da Associação Brasileira de Ciência Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.7-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170014v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diretor revela planos do CNRS no Brasil - Centro francês abre escritório de representação no Rio de Janeiro</w:t>
+                <w:t xml:space="preserve">Entrevista Jean-Pierre Briot - Cooperação Científica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornal da UNICAMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 467, pp.11-11</w:t>
+              <w:t xml:space="preserve">Revista França Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169924v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista Jean-Pierre Briot, diretor do Bureau CNRS Brésil / CNRS Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim da Associação Brasileira de Ciência Política</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/MGS-2010-0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169920v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista Jean-Pierre Briot - Cooperação Científica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibility and coordination in event-based, loosely-coupled, distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista França Brasil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2009.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and coordination in event-based, loosely-coupled, distributed systems</w:t>
+                <w:t xml:space="preserve">Design of a participatory decision making agent architecture based on argumentation and influence function - Application to a serious game about biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Silvestre</w:t>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Rossetto</w:t>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Rodriguez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36 (2), pp.142-157. </w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.269-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cl.2009.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ro/2010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169940v1</w:t>
+                <w:t xml:space="preserve">hal-01169942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de conception et de composition de comportements d'agents à l'aide de composants</w:t>
               </w:r>
@@ -2321,364 +2321,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acompanhamento informático para a gestão participativa de espaços protegidos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caderno Virtual de Turismo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software Engineering Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (4), pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1082983.1082977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169889v1</w:t>
+                <w:t xml:space="preserve">hal-00684992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acompanhamento informático para a gestão participativa de espaços protegidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Caderno Virtual de Turismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1082983.1082977⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684992v1</w:t>
+                <w:t xml:space="preserve">hal-01169889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préambule (au Numéro spécial : Des octets aux modèles - Vingt ans après, où en sont les objets ?)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction (au Numéro spécial : Des octets aux modèles - Vingt ans après, où en sont les objets ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 10 (4), pp.7-9</w:t>
+              <w:t xml:space="preserve">, 2004, 10 (4), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169961v1</w:t>
+                <w:t xml:space="preserve">hal-01169902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (au Numéro spécial : Des octets aux modèles - Vingt ans après, où en sont les objets ?)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préambule (au Numéro spécial : Des octets aux modèles - Vingt ans après, où en sont les objets ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 10 (4), pp.11-16</w:t>
+              <w:t xml:space="preserve">, 2004, 10 (4), pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169902v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations dynamiques et orthogonales de composants logiciels distribués</w:t>
               </w:r>
@@ -2759,51 +2759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets et des hommes - Chronique compte-rendu du colloque en l'honneur de Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (1), pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3061,51 +3061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3146,209 +3146,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents and Concurrent Objects</w:t>
+                <w:t xml:space="preserve">Introduction to Actors and Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Gasser</w:t>
+                <w:t xml:space="preserve">Dennis Kafura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 6 (4), pp.74-81. </w:t>
+              <w:t xml:space="preserve">, 1998, 6 (2), pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/4434.736431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCC.1998.678786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184943v1</w:t>
+                <w:t xml:space="preserve">hal-01184941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Actors and Agents</w:t>
+                <w:t xml:space="preserve">Agents and Concurrent Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Kafura</w:t>
+                <w:t xml:space="preserve">Les Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 6 (2), pp.24-29. </w:t>
+              <w:t xml:space="preserve">, 1998, 6 (4), pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCC.1998.678786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/4434.736431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184941v1</w:t>
+                <w:t xml:space="preserve">hal-01184943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrency and Distribution in Object-Oriented Programming</w:t>
               </w:r>
@@ -3546,391 +3546,391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byte Pair Encoding for Symbolic Music</w:t>
+                <w:t xml:space="preserve">Is Quality Enough? Integrating Energy Consumption in a Large-Scale Evaluation of Neural Audio Synthesis Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Fradet</w:t>
+                <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gutowski</w:t>
+                <w:t xml:space="preserve">Giovanni Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chhel</w:t>
+                <w:t xml:space="preserve">Antoine Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.123⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Ixia-Ialyssos (Rhodes), Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976252v2</w:t>
+                <w:t xml:space="preserve">hal-04043254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of time and note duration tokenizations on deep learning symbolic music modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gutowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Conference of the International Society for Music Information Retrieval (ISMIR) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Augusto Sarti; Fabio Antonacci; Mark Sandler, Nov 2023, Milano, Italy. pp.89-97, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10265229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Quality Enough? Integrating Energy Consumption in a Large-Scale Evaluation of Neural Audio Synthesis Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Byte Pair Encoding for Symbolic Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Douwes</w:t>
+                <w:t xml:space="preserve">Nicolas Gutowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Bindi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Esling</w:t>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Ixia-Ialyssos (Rhodes), Greece. </w:t>
+              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore, Singapore. pp.2001-2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043254v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive music generation architecture for games based on the deep learning Transformer model</w:t>
               </w:r>
@@ -4141,103 +4141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MidiTok: A Python Package for MIDI File Tokenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gutowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Society for Music Information Retrieval Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4364,269 +4364,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Stream-based Reasoning and Machine Learning for IoT Applications</w:t>
+                <w:t xml:space="preserve">An Approach for Real-time Stream Reasoning for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Endler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Silva E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor P. Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Silva E Silva</w:t>
+                <w:t xml:space="preserve">Vitor P de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward H Haeusler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Systems Conference (IntelliSys'2017), London, U.K, September 2017.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Semantic Multimedia Computing (SMC'17), 11th IEEE International Conference on Semantic Computing (ICSC'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2017, San Diego, Californie, United States. pp.348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433729v3</w:t>
+                <w:t xml:space="preserve">hal-01422474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Real-time Stream Reasoning for the Internet of Things</w:t>
+                <w:t xml:space="preserve">Towards Stream-based Reasoning and Machine Learning for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Endler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Silva E Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitor P de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward H Haeusler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Semantic Multimedia Computing (SMC'17), 11th IEEE International Conference on Semantic Computing (ICSC'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jan 2017, San Diego, Californie, United States. pp.348-353</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Systems Conference (IntelliSys'2017), London, U.K, September 2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422474v2</w:t>
+                <w:t xml:space="preserve">hal-01433729v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Reasoning in an Argumentation-based Decision BDI Agent: a Case Study for Participatory Management of Protected Areas</w:t>
               </w:r>
@@ -5040,77 +5040,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serious Game and Artificial Agents to support Intercultural Participatory Management of Protected Areas for Biodiversity Conservation and Social Inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5155,3458 +5155,3458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Jogo SimParc para a Gestão da Biodiversidade em Parques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Irving</w:t>
+                <w:t xml:space="preserve">Design of an Artificial Decision Maker for a Human-based Social Simulation - Experience of the SimParc Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davis Sansolo</w:t>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altair Sancho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+                <w:t xml:space="preserve">Diana Francisca Adamatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Seminário sobre Áreas Protegidas e Inclusão Social Áreas Protegidas e Inclusão Social - Tendências e Perspectivas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Belém, PA, Brazil. pp.170-172</w:t>
+              <w:t xml:space="preserve">Cargese Interdisciplinar Seminar "Modeling &amp; Simulation of Evolutionary Agents in Virtual Worlds" 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Cargese, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294550v1</w:t>
+                <w:t xml:space="preserve">hal-01298781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Decision Maker Agent for a Distributed Role Playing Game - Experience of the SimParc Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a participatory decision making agent architecture based on argumentation and influence function - Application to a serious game about biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The AAMAS Workshop on Agents for Games and Simulations (AGS'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Symposium on COGnitive systems with Interactive Sensors (COGIS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294537v1</w:t>
+                <w:t xml:space="preserve">hal-01297490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a participatory decision making agent architecture based on argumentation and influence function - Application to a serious game about biodiversity conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A Serious Game for Exploring and Training in Participatory Management of National Parks for Biodiversity Conservation: Design and Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sordoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Symposium on COGnitive systems with Interactive Sensors (COGIS'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIII Brazilian Symposium on Games and Digital Entertainment (SBGAMES'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, PUC-Rio, Rio de Janeiro, Brazil. pp.93-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBGAMES.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297490v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Artificial Decision Maker for a Human-based Social Simulation - Experience of the SimParc Project</w:t>
+                <w:t xml:space="preserve">Systèmes collaboratifs à base d'agents : Une expérience de collaboration entre LIP6 et PUC-Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karin Breitman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cargese Interdisciplinar Seminar "Modeling &amp; Simulation of Evolutionary Agents in Virtual Worlds" 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Cargese, Corse, France</w:t>
+              <w:t xml:space="preserve">Colloque d'Informatique: Brésil / INRIA, Coopérations, Avancées et Défis (COLIBRI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, RS, Brésil. pp.2555-2560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298781v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Serious Game for Exploring and Training in Participatory Management of National Parks for Biodiversity Conservation: Design and Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Automatisation par agentification d'un gestionnaire de parc dans le cadre du projet SimParc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Brazilian Symposium on Games and Digital Entertainment (SBGAMES'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Modèles et Apprentissage en Sciences Humaines et Sociales (MASH'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297912v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes collaboratifs à base d'agents : Une expérience de collaboration entre LIP6 et PUC-Rio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Open Normative Multiagent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karin Breitman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Informatique: Brésil / INRIA, Coopérations, Avancées et Défis (COLIBRI'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, RS, Brésil. pp.2555-2560</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.540-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294535v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation par agentification d'un gestionnaire de parc dans le cadre du projet SimParc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A Computer-based Support for Participatory Management of Protected Areas: The SimParc Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francisca Adamatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Modèles et Apprentissage en Sciences Humaines et Sociales (MASH'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 1st Workshop of Applied Computing for the Management of the Environment and Natural Resources -- Anais do I Workshop de Computação Aplicada à Gestão do Meio Ambiente e Recursos Naturais (WCAMA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, RS, Brazil. pp.1337-1346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297899v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Open Normative Multiagent Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O Jogo SimParc para a Gestão da Biodiversidade em Parques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davis Sansolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altair Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.540-546</w:t>
+              <w:t xml:space="preserve">IV Seminário sobre Áreas Protegidas e Inclusão Social Áreas Protegidas e Inclusão Social - Tendências e Perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Belém, PA, Brazil. pp.170-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296284v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computer-based Support for Participatory Management of Protected Areas: The SimParc Project</w:t>
+                <w:t xml:space="preserve">Design of a Decision Maker Agent for a Distributed Role Playing Game - Experience of the SimParc Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st Workshop of Applied Computing for the Management of the Environment and Natural Resources -- Anais do I Workshop de Computação Aplicada à Gestão do Meio Ambiente e Recursos Naturais (WCAMA'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The AAMAS Workshop on Agents for Games and Simulations (AGS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.119-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11198-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294557v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computer-based support for participatory management of protected areas: The SimParc project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ubiquitous service regulation based on dynamic rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viterbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII Congresso da Sociedade Brasileira de Computação (SBC'08) - Seminário Integrado de Software e Hardware ``Grandes Desafios''</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Belfast, United Kingdom. pp.175-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2008.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299528v1</w:t>
+                <w:t xml:space="preserve">hal-01299551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+                <w:t xml:space="preserve">A user interface to support dialogue and negotiation in participatory simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.127-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01991-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305108v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+                <w:t xml:space="preserve">DynaCROM: An approach to implement regulative norms in normative multiagent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chopinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Normative Multiagent Systems (NorMAS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300848v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting agents in intelligent environments with protocol information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">How to concretize norms in NMAS? An operational normative approach presented with a case study from the television domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Felicissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chopinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IET International Conference on Intelligent Environments (IE'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Coordination, Organization, Institutions and Norms in Agent Systems (COIN@AAAI'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Chicago, IL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300843v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous service regulation based on dynamic rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Endler</w:t>
+                <w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299551v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to concretize norms in NMAS? An operational normative approach presented with a case study from the television domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+                <w:t xml:space="preserve">Dynamic resource allocation heuristics for providing fault tolerance in multiagent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Coordination, Organization, Institutions and Norms in Agent Systems (COIN@AAAI'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fortaleza, CE, Brazil. pp.66-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1363686.1363705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299543v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynaCROM: An approach to implement regulative norms in normative multiagent systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+                <w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Normative Multiagent Systems (NorMAS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302950v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user interface to support dialogue and negotiation in participatory simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+                <w:t xml:space="preserve">Supporting agents in intelligent environments with protocol information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viterbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01991-3_10⟩</w:t>
+              <w:t xml:space="preserve">4th IET International Conference on Intelligent Environments (IE'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seattle, WA, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp:20081165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01297911v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+                <w:t xml:space="preserve">SIMPARC: Desenvolvendo tecnologia social para a gestão de parques nacionais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davis Sansolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Burstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altair Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t>
+              <w:t xml:space="preserve">IV Encontro da Associação Nacional de Pesquisa e Pós-Graduação em Ambiente e Sociedade (IV ENANPPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brasília, DF, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302994v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic resource allocation heuristics for providing fault tolerance in multiagent systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Contextualizing normative open multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Fortaleza, CE, Brazil. pp.66-70, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1363686.1363705⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Fortaleza, CE, Brazil. pp.52-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1363686.1363703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299533v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing normative open multi-agent systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chopinaud</w:t>
+                <w:t xml:space="preserve">Desenvolvimento de tecnologia social para a gestão da biodiversidade: o projeto SimParc como reflexão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Burstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VII Jornadas Latino-Americanas de Estudos Sociais das Ciências e das Tecnologias (ESOCITE'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rio de Janeiro, RJ, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299544v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMPARC: Desenvolvendo tecnologia social para a gestão de parques nacionais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Altair Sancho</w:t>
+                <w:t xml:space="preserve">Ambient intelligence applications: Introducing the Campus framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Breitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Encontro da Associação Nacional de Pesquisa e Pós-Graduação em Ambiente e Sociedade (IV ENANPPAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Belfast, United Kingdom. pp.165-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2008.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299549v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desenvolvimento de tecnologia social para a gestão da biodiversidade: o projeto SimParc como reflexão</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Irving</w:t>
+                <w:t xml:space="preserve">Heuristiques d'allocation dynamique de ressources pour la fiabilisation des systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Jornadas Latino-Americanas de Estudos Sociais das Ciências e das Tecnologias (ESOCITE'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rio de Janeiro, RJ, Brazil</w:t>
+              <w:t xml:space="preserve">6ème AFRIF-AFIA congrès francophone de reconnaissance des formes et intelligence artificielle (RFIA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299548v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient intelligence applications: Introducing the Campus framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Charif</w:t>
+                <w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299539v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques d'allocation dynamique de ressources pour la fiabilisation des systèmes multi-agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A computer-based support for participatory management of protected areas: The SimParc project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francisca Adamatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème AFRIF-AFIA congrès francophone de reconnaissance des formes et intelligence artificielle (RFIA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">XXVIII Congresso da Sociedade Brasileira de Computação (SBC'08) - Seminário Integrado de Software e Hardware ``Grandes Desafios''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Belem, PA, Brazil. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302177v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Features to Extract Harmonic or Rythmic Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giordano Cabral</w:t>
+                <w:t xml:space="preserve">Plan-Based Resource Allocation for Providing Fault Tolerance in Multi-agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Brazilian Symposium on Computer Music (SBCM'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, São Paulo, SP, Brazil. pp.153-165</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Software Engineering for Agent-oriented Systems (SEAS'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, João Pessoa, PB, Brazil. pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305977v1</w:t>
+                <w:t xml:space="preserve">hal-01305979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan-Based Resource Allocation for Providing Fault Tolerance in Multi-agent Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Simparc: Computer supported methodological approach for constructing democratic governance in management of national parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Burstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Software Engineering for Agent-oriented Systems (SEAS'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, João Pessoa, PB, Brazil. pp.3-14</w:t>
+              <w:t xml:space="preserve">II Congreso Latinoamericano de Parques Nacionales y Otras Areas Protegidas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305979v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simparc: Computer supported methodological approach for constructing democratic governance in management of national parks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experience in using components for a modular construction of agents for agent-based simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso Latinoamericano de Parques Nacionales y Otras Areas Protegidas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">XXI Simpósio Brasileiro de Engenharia de Software (SBES'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, João Pessoa, PB, Brazil. pp.93-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305998v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experience in using components for a modular construction of agents for agent-based simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Features to Extract Harmonic or Rythmic Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Simpósio Brasileiro de Engenharia de Software (SBES'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, João Pessoa, PB, Brazil. pp.93-109</w:t>
+              <w:t xml:space="preserve">11th Brazilian Symposium on Computer Music (SBCM'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, São Paulo, SP, Brazil. pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308232v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Layer Participatory Simulation to Support a Flexible Participation of a Consultative Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th European Social Simulation Association Conference (ESSA'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8631,90 +8631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desenvolvendo novas alternativas metodológicas para gestão de parques nacionais: jogos de papéis e simulação informática</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Burstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8756,103 +8756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomic fault-tolerant multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Latin American Autonomic Computing Symposium (LAACS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Petropolis, RJ, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8972,64 +8972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory simulation for collective management of protected areas for biodiversity conservation and social inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIS-CMS'07 International Modeling and Simulation Multiconference (IMSM'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9054,64 +9054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Fault Tolerance in Multi-Agent Systems: a Plan-Based Replication Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9165,4442 +9165,4442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modelling Framework for Generic Agent Interaction Protocols (papier court)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulating open multi-agent systems with DynaCROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ghislain Quenum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shinichi Honiden</w:t>
+                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Declarative Agent Languages and Technologies (DALT'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
+              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Florianopolis, SC, Brazil. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336953v1</w:t>
+                <w:t xml:space="preserve">hal-01351243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t>
+                <w:t xml:space="preserve">Computer support for participatory management of protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">II Seminário sobre Áreas Protegidas e Inclusão Social (II SAPIS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Rio de Janeiro, RJ, Brazil. pp.ONLINE</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687190v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing chords with EDS: Part one</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Athanázio C. Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Modeling and Retrieval: Third International Symposium, CMMR 2005. Revised Papers International Symposium on Computer Music Modeling and Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Québec, PQ, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01336914v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive Method for Providing Fault Tolerance in Multi-agent Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Supporting Regulatory Dynamics in Open MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Coordination, Organization, Institutions and Norms in Agent Systems (COIN'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351131v1</w:t>
+                <w:t xml:space="preserve">hal-01336936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan-Based Replication for Fault-Tolerant Multi-Agent Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Agent-based grid resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneli Lenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE Workshop on Dependable Parallel, Distributed and Network-Centric Systems (DPDNS), satellite of the 20th International Parallel and Distributed Processing Symposium (IPDPS 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2006 International Conference on Computational Science (ICCS'2006) International Workshop on Grid Computing Security and Resource Management (GSRM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Reading, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351597v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Governance Framework Implementation for Supply Chain Management Applications as Open Multi-Agent Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Applying regulation to ubiquitous computing environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viterbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Agent-Oriented Software Engineering (AOSE'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
+              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Florianopolis, SC, Brazil. pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336917v1</w:t>
+                <w:t xml:space="preserve">hal-01351339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental parsing for real time accompaniment systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giordano Cabral</w:t>
+                <w:t xml:space="preserve">An approach for contextual regulations in open MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pachet</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Track on Artificial Intelligence in Music and Art (AIMA'2006) Florida Artificial Intelligence Research Society Conference 19th International FLAIRS'2006 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Melbourne Beach, Florida, United States. pp.227-230</w:t>
+              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) International Bi-Conference Workshop on Agent-Oriented Information Systems (AOIS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338563v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental parsing for real time accompaniment systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Québec, PQ, Canada</w:t>
+              <w:t xml:space="preserve">Special Track on Artificial Intelligence in Music and Art (AIMA'2006) Florida Artificial Intelligence Research Society Conference 19th International FLAIRS'2006 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Melbourne Beach, Florida, United States. pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351839v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer support for participatory management of protected areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Predictive Method for Providing Fault Tolerance in Multi-agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Irving</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Seminário sobre Áreas Protegidas e Inclusão Social (II SAPIS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.226-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2006.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338543v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating open multi-agent systems with DynaCROM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
+                <w:t xml:space="preserve">Plan-Based Replication for Fault-Tolerant Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Choren</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE Workshop on Dependable Parallel, Distributed and Network-Centric Systems (DPDNS), satellite of the 20th International Parallel and Distributed Processing Symposium (IPDPS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece. pp.413-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351243v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Regulatory Dynamics in Open MAS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">A Governance Framework Implementation for Supply Chain Management Applications as Open Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Choren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Coordination, Organization, Institutions and Norms in Agent Systems (COIN'2006)</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Agent-Oriented Software Engineering (AOSE'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336936v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based grid resource management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+                <w:t xml:space="preserve">Recognizing chords with EDS: Part one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2006 International Conference on Computational Science (ICCS'2006) International Workshop on Grid Computing Security and Resource Management (GSRM'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Music Modeling and Retrieval: Third International Symposium, CMMR 2005. Revised Papers International Symposium on Computer Music Modeling and Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Pisa, Italy. pp.185-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11751069_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336949v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying regulation to ubiquitous computing environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectural Design of Component-based Agents: A Behavior-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Florianopolis, SC, Brazil. pp.107-118</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Programming Multi-Agent Systems (ProMAS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351339v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for contextual regulations in open MAS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
+                <w:t xml:space="preserve">Toward agent-based cooperative resource management in a telecom operator grid platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneli Lenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) International Bi-Conference Workshop on Agent-Oriented Information Systems (AOIS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Emerging Technologies for Next-Generation GRID (ETNGRID'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Manchester, United Kingdom. pp.214-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2006.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351241v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward agent-based cooperative resource management in a telecom operator grid platform</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O rationale da fidedignidade em sistemas multiagentes abertos governados por leis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt von Staa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Emerging Technologies for Next-Generation GRID (ETNGRID'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Florianopolis, SC, Brazil. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336941v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Design of Component-based Agents: A Behavior-based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refinement Operators to Facilitate the Reuse of Interaction Laws in Open Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Programming Multi-Agent Systems (ProMAS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghaï, China. pp.75-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1138063.1138078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336911v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O rationale da fidedignidade em sistemas multiagentes abertos governados por leis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">On Fault Tolerance in Law-Governed Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Workshop on Software Engineering for Large Scale Multi-Agent Systems (SELMAS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghai, China. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1138063.1138068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351247v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement Operators to Facilitate the Reuse of Interaction Laws in Open Multi-Agent Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336915v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fault Tolerance in Law-Governed Multi-Agent Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A component-based model of agent behaviors for multi-agent-based simulations (short paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Workshop on Software Engineering for Large Scale Multi-Agent Systems (SELMAS'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) 7th International Workshop on Multi-Agent-Based Simulation (MABS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.183-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351843v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modelling Framework for Generic Agent Interaction Protocols (papier court)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ghislain Quenum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Honiden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Declarative Agent Languages and Technologies (DALT'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351835v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A component-based model of agent behaviors for multi-agent-based simulations (short paper)</w:t>
+                <w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) 7th International Workshop on Multi-Agent-Based Simulation (MABS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghai, China. pp.37-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1137677.1137685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338547v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic x traditional descriptor extraction: The case of chord recognition</w:t>
+                <w:t xml:space="preserve">Impact of Distance in Pitch Class Profile Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pachet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR 2005 - 6th International Conference on Music Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.444-449</w:t>
+              <w:t xml:space="preserve">SBCM 2005 - 10th Brazilian Symposium on Computer Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Belo Horizonte, MG, Brazil. pp.319-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416436v1</w:t>
+                <w:t xml:space="preserve">hal-01416428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nora Faci</w:t>
+                <w:t xml:space="preserve">Parsing Incremental para Acompanhamento em Tempo Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Electronic Proceedings of the ICSE'05 4th International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBCM 2005 - 10th Brazilian Symposium on Computer Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Belo Horizonte, MG, Brazil. pp.333-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684961v1</w:t>
+                <w:t xml:space="preserve">hal-01416429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsing Incremental para Acompanhamento em Tempo Real</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giordano Cabral</w:t>
+                <w:t xml:space="preserve">Une approche de réplication fondée sur les plans pour la tolérance aux fautes des systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pachet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCM 2005 - 10th Brazilian Symposium on Computer Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Belo Horizonte, MG, Brazil. pp.333-337</w:t>
+              <w:t xml:space="preserve">JFSMA 2005 - 13èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Calais, France. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416429v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Distance in Pitch Class Profile Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giordano Cabral</w:t>
+                <w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCM 2005 - 10th Brazilian Symposium on Computer Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Belo Horizonte, MG, Brazil. pp.319-324</w:t>
+              <w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416428v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de réplication fondée sur les plans pour la tolérance aux fautes des systèmes multi-agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Automatic Introduction of Mobility for Standard-based Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Haïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Queinnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2005 - 13èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2005: CoopIS, DOA, and ODBASE International Symposium on Distributed Objects and Applications (DOA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Agia Napa, Cyprus. pp.813-827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11575771_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420380v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+                <w:t xml:space="preserve">Automatic x traditional descriptor extraction: The case of chord recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">ISMIR 2005 - 6th International Conference on Music Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.444-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416472v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Introduction of Mobility for Standard-based Frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Haïk</w:t>
+                <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Queinnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2005: CoopIS, DOA, and ODBASE International Symposium on Distributed Objects and Applications (DOA'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Electronic Proceedings of the ICSE'05 4th International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Saint Louis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1082960.1082977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11575771_51⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01489129v1</w:t>
+                <w:t xml:space="preserve">hal-00684961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces d'interactions : vers une géométrie des systèmes d'agents mobiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reynald Affeldt</w:t>
+                <w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Langages et modèles à objet (LMO'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMAS 2004 : International workshop on Massively multi-agent systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Kyoto, Japan. pp.55-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/objet.10.2-3.31-45⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496309v1</w:t>
+                <w:t xml:space="preserve">hal-00689430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+                <w:t xml:space="preserve">Les espaces d'interactions : vers une géométrie des systèmes d'agents mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Affeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones Langages et modèles à objet (LMO'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Lille, France. pp.31-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/objet.10.2-3.31-45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501420v1</w:t>
+                <w:t xml:space="preserve">hal-01496309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMAS 2004 : International workshop on Massively multi-agent systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.125-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00689430v1</w:t>
+                <w:t xml:space="preserve">hal-01501420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application of Multi-Agent Coordination Techniques in Air Traffic Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Duong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+                <w:t xml:space="preserve">Khaled Ghédira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC International Conference on Intelligent Agent Technology (IAT'03)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFSMA'03 - Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Hammamet, Tunisie. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529395v1</w:t>
+                <w:t xml:space="preserve">hal-01533563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de coordination multi-agents appliquées au contrôle du trafic aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Conférence Internationale Recherche Informatique Vietnam &amp; Francophonie (RIVF'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Hanoï, Vietnam. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-Grained Dynamic Adaptation of Distributed Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Ghédira</w:t>
+                <w:t xml:space="preserve">Akinori Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA'03 - Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Middleware 2003 - ACM/IFIP/USENIX International Middleware Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rio de Janeiro, Brazil. pp.123-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44892-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533563v1</w:t>
+                <w:t xml:space="preserve">hal-01531078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grained Dynamic Adaptation of Distributed Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+                <w:t xml:space="preserve">An Application of Multi-Agent Coordination Techniques in Air Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akinori Yonezawa</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware 2003 - ACM/IFIP/USENIX International Middleware Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Rio de Janeiro, Brazil. pp.123-142, </w:t>
+              <w:t xml:space="preserve">IEEE/WIC International Conference on Intelligent Agent Technology (IAT'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Halifax NS, Canada. pp.622-625, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-44892-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2003.1241159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531078v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, London, United Kingdom. pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544437v1</w:t>
+                <w:t xml:space="preserve">hal-01539416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.672-673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/544862.544903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539416v1</w:t>
+                <w:t xml:space="preserve">hal-01544773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/544862.544903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01544773v1</w:t>
+                <w:t xml:space="preserve">hal-01544437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Annecy, France</w:t>
+              <w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571114v1</w:t>
+                <w:t xml:space="preserve">hal-01572089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t>
+              <w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572089v1</w:t>
+                <w:t xml:space="preserve">hal-01571114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Fault-Tolerant Agents</w:t>
               </w:r>
@@ -13612,64 +13612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOOP'2000 Workshop on Distributed Objects Programming Paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13783,567 +13783,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621705v1</w:t>
+                <w:t xml:space="preserve">hal-01621691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Components for Modelling Intelligent and Collaborative Mobile Agents</w:t>
+                <w:t xml:space="preserve">Modeling and Validation of Mobile Agents on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Jung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Merlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Seventh International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WetIce'98)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1998 International Conference on Web-based Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, San Diego, CA, United States. pp.23-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621697v1</w:t>
+                <w:t xml:space="preserve">hal-01621690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t>
+              <w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621691v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Validation of Mobile Agents on the Web</w:t>
+                <w:t xml:space="preserve">Using Components for Modelling Intelligent and Collaborative Mobile Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Jung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1998 International Conference on Web-based Modeling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Seventh International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WetIce'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Stanford University, CA, United States. pp.276-281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/enabl.1998.725705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621690v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t>
+              <w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629614v1</w:t>
+                <w:t xml:space="preserve">hal-01629618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t>
+              <w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629618v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14530,246 +14530,246 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Music Generation</w:t>
+                <w:t xml:space="preserve">Deep Learning Techniques for Music Generation -- A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hadjeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Computational Synthesis and Creative Systems Series, 978-3-319-70162-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840918v1</w:t>
+                <w:t xml:space="preserve">hal-01660772v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Music Generation -- A Survey</w:t>
+                <w:t xml:space="preserve">Deep Learning Techniques for Music Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hadjeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Computational Synthesis and Creative Systems Series, 978-3-319-70162-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660772v4</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France</w:t>
               </w:r>
@@ -14886,272 +14886,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatique musicale : du signal au signe musical</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes et architecture des systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hermès Lavoisier, 2004, IC2 Series</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès-Lavoisier, 2001, Collection IC2, 2-7462-0336-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503206v1</w:t>
+                <w:t xml:space="preserve">hal-01571110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et architecture des systèmes multi-agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object-Oriented Parallel and Distributed Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bahsoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanobu Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinori Yonezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès, 2000, 2-7462-0091-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15161,124 +15086,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gul Agha, a natural born actor</w:t>
+                <w:t xml:space="preserve">IA et dé-coïncidence créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">José Meseguer; Carlos A. Varela; Nalini Venkatasubramanian. </w:t>
+              <w:t xml:space="preserve">Patrick Albert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Programming, Open Systems and Formal Methods: Essays Dedicated to Prof. Gul Agha to Celebrate his Scientific Career</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Verlag, In press, Lecture Notes in Computer Science</w:t>
+              <w:t xml:space="preserve">Intelligence artificielle et dé-coïncidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.30-50, 2025, Collection Libres opinions, 978-2- 38542-721-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177535v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludification de la participation à la décision : L'expérience du jeu sérieux SimParc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15301,342 +15226,342 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Science Ensemble - Retours d'expériences de sciences &amp; recherches participatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum national d'Histoire naturelle - Sorbonne Université Presses, pp.235-246, 2025, 978-2-38327-043-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/hc52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et dé-coïncidence créative</w:t>
+                <w:t xml:space="preserve">Gul Agha, a natural born actor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Albert. </w:t>
+              <w:t xml:space="preserve">José Meseguer; Carlos A. Varela; Nalini Venkatasubramanian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence artificielle et dé-coïncidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.30-50, 2025, Collection Libres opinions, 978-2- 38542-721-4</w:t>
+              <w:t xml:space="preserve">Concurrent Programming, Open Systems and Formal Methods: Essays Dedicated to Prof. Gul Agha to Celebrate his Scientific Career</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, In press, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177471v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Procedures, Objects, Actors, Components, Services, to Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The French School of Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-146, 2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34518-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compress to Create</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfeu Rodrigues de Araújo Filho and Flávio Aparecido de Almeida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educação, Música e Artes: reflexões e desafios contemporâneos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora Científica Digital, pp.80-113, 2023, 978-65-5360-444-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37885/230814176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion participative de parcs et espaces protégés : expérience du projet SimParc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15669,126 +15594,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Turcati et Alexandra Villarroel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Recherches Participatives -- Réseau Science Ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Management of Protected Areas for Biodiversity Conservation and Social Inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eurico Vasconcelos Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Mendes de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15798,1633 +15723,1633 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana F. Adamatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Agent Based Simulations Applied to Biological and Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.295-332, 2017, Advances in Computational Intelligence and Robotics (ACIR) Book Series, 978-1-5225-1756-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359644v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-oriented concurrent programming in ABCL/1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinori Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etsuya Shibayama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Objects and Beyond - Papers dedicated to Akinori Yonezawa on the Occasion of His 65th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8665, Springer Verlag, pp.18-43, 2014, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44471-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to operationalize regulative norms in multiagent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Felicissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Agent Systems - Modeling, Interactions, Simulations and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.175-200, 2011, 978-953-307-176-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/15711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Artificial Decision Maker for a Human-based Social Simulation - Experience of the SimParc Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Braubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thangarajah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.17-35, 2010</w:t>
+              <w:t xml:space="preserve">Programming Multi-Agent-Systems - 7th International Workshop, ProMAS 2009, Budapest, Hungary, May 11-12, 2009, Revised and Invited Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5919, Springer, pp.vii-viii, 2010, Lecture Notes in Computer Science, 978-3-642-14842-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291366v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an Artificial Decision Maker for a Human-based Social Simulation - Experience of the SimParc Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francisca Adamatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Multi-Agent-Systems - 7th International Workshop, ProMAS 2009, Budapest, Hungary, May 11-12, 2009, Revised and Invited Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5919, Springer, pp.vii-viii, 2010, Lecture Notes in Computer Science, 978-3-642-14842-2</w:t>
+              <w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.17-35, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291832v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants logiciels et systèmes multi-agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès Lavoisier, pp.147-187, 2009, IC2 Series</w:t>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.17-18, 2009, Collection IC2, 978-2-7462-1785-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294999v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Managing distributed and heterogeneous context for ambient intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viterbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Context-Aware Self Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapman &amp; Hall, pp.79-128, 2009, CRC Studies in Informatics Series, 9781420077711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781420077728.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294559v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing distributed and heterogeneous context for ambient intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composants logiciels et systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Context-Aware Self Managing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Lavoisier, pp.147-187, 2009, IC2 Series</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297914v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing contextual norm information in open multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Felicissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent Oriented Information Systems IV: Proc. of the 8th International Bi-Conference Workshop, AOIS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4898, Springer-Verlag, pp.19-36, 2008, Lecture Notes in Artificial Intelligence, 978-3-540-77989-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77990-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77990-2_2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the environment with a law-governed service for monitoring and enforcing behavior in open multi-agent systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
+                <w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments for Multi-Agent Systems III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4322, Springer-Verlag, pp.88-105, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-71155-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71103-2_13⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311719v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+                <w:t xml:space="preserve">On Fault Tolerance in Law-Governed Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4408, Springer-Verlag, pp.1-20, 2007, Lecture Notes in Computer Science, 78-3-540-73130-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73131-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336252v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fault Tolerance in Law-Governed Multi-Agent Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Informing Regulatory Dynamics in Open MASs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems V</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Multi-Agent Systems II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4386, Springer-Verlag, pp.147-162, 2007, Lecture Notes in Artificial Intelligence, 978-3-540-74457-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74459-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73131-3_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311621v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informing Regulatory Dynamics in Open MASs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Applying the governance framework technique to promote maintainability in open multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Choren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Multi-Agent Systems II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agent-Oriented Software Engineering: 7th International Workshop, AOSE 2006. Revised Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4405, Springer-Verlag, pp.64-83, 2007, Lecture Notes in Computer Science, 978-3-540-70944-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70945-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74459-7_10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311597v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the governance framework technique to promote maintainability in open multi-agent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Enhancing the environment with a law-governed service for monitoring and enforcing behavior in open multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-Oriented Software Engineering: 7th International Workshop, AOSE 2006. Revised Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environments for Multi-Agent Systems III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4389, Springer-Verlag, pp.221-238, 2007, Lecture Notes in Computer Science, 978-3-540-71102-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71103-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70945-9_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311571v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural Design of Component-based Agents: A Behavior-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17443,353 +17368,353 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programming Multi-Agent Systems - ProMAS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4411, Springer-Verlag, pp.73-92, 2007, Lecture Notes in Computer Science, 978-3-540-71955-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71956-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71956-4_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modelling Framework for Generic Agent Interaction Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ghislain Quenum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Honiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Declarative Agent Languages and Technologies IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4327, Springer-Verlag, pp.207-224, 2006, Lectures Notes in Artificial Intelligence, 978-3-540-68959-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11961536_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11961536_14⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-agent Systems - Towards a Fault-Tolerant Multi-agent Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Garcia and Ricardo Choren and Carlos Lucena and Paolo Giorgini and Tom Holvoet and Alexander Romanovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering for Multi-Agent Systems IV. Research Issues and Practical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3914, Springer, pp.238-253, 2006, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11738817_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11738817_15⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de composants répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17805,1076 +17730,1076 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des composants : Concepts, techniques et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.247-279, 2005, Génie logiciel, 2-7117-4836-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Massively Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3446, Springer-Verlag, pp.55-69, 2005, Lecture Notes in Computer Science, 978-3-540-26974-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.v-vi, 2005, Lecture Notes in Computer Science, 978-3-540-24843-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b106347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique musicale : du signal au signe musical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.17-19, 2004, Collection IC2, 2-7462-0825-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athmane Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2603, Springer, pp.182-198, 2003, Lecture Notes in Computer Science, 978-3-540-08772-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-35828-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-35828-5_12⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptability and Embodiment using Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Muñoz-Mélendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Agent Systems and Application II - 9th ECCAI-ACAI/EASSS 2001, AEMAS 2001, HoloMAS 2001 Selected Revised Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2322, Springer, pp.211-212, 2002, Lecture Notes in Computer Science, 978-3-540-43377-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45982-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45982-0_13⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux systèmes multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes et architecture des systèmes multi-agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.17-25, 2001, Collection IC2, 2-7462-0336-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actalk: A Framework for Object-Oriented Concurrent Programming - Design and Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akinori Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object-Oriented Parallel and Distributed Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, 2000, 2-7462-0091-0</w:t>
+              <w:t xml:space="preserve">, Hermès, pp.209-231, 2000, 2-7462-0091-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573103v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actalk: A Framework for Object-Oriented Concurrent Programming - Design and Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bahsoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanobu Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinori Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object-Oriented Parallel and Distributed Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, pp.209-231, 2000, 2-7462-0091-0</w:t>
+              <w:t xml:space="preserve">, Hermès, 2000, 2-7462-0091-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573102v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classification of Various Approaches for Object-Based Parallel and Distributed Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaboration between Human and Artificial Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1624, Springer, pp.3-29, 1999, Lecture Notes in Computer Science, 3-540-66930-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10703260_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/10703260_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent Languages and Their Relationship to Other Programming Paradigms (Statements of the panel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Jules Charles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Jules Charles Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+                <w:t xml:space="preserve">Keith Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Hewitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Agents V - Agent Theories, Architectures, and Languages (ATAL'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1555, Springer, pp.309-316, 1998, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-49057-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-49057-4_20⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18884,739 +18809,739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Music Generation: Methods, Evaluation, and Challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Viability Analysis-based Assistants to Help Decision and Negotiation between Stakeholders in a Social Simulation of an Environment Management Council</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452282v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662924v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gul Agha, A Natural Born Actor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Advances in Music Generation: Methods, Evaluation, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193633v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Viability Analysis-based Assistants to Help Decision and Negotiation between Stakeholders in a Social Simulation of an Environment Management Council</w:t>
+                <w:t xml:space="preserve">Gul Agha, A Natural Born Actor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662924v3</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique en France, le rôle du CNRS et la coopération scientifique avec le Brésil</w:t>
+                <w:t xml:space="preserve">Jeux sérieux et assistants de décision et de négociation pour la gestion participative d'espaces protégés - Expérience du projet SimParc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221766v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643313v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Procedures, Objects, Actors, Components, Services, to Agents - A Comparative Analysis of the History and Evolution of Programming Abstractions</w:t>
+                <w:t xml:space="preserve">Ludification de la participation à la décision : L’expérience du jeu sérieux SimParc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482428v4</w:t>
+                <w:t xml:space="preserve">hal-04408269v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et assistants de décision et de négociation pour la gestion participative d'espaces protégés - Expérience du projet SimParc</w:t>
+                <w:t xml:space="preserve">IA et dé-coïncidence créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643313v3</w:t>
+                <w:t xml:space="preserve">hal-04757391v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et dé-coïncidence créative</w:t>
+                <w:t xml:space="preserve">From Procedures, Objects, Actors, Components, Services, to Agents - A Comparative Analysis of the History and Evolution of Programming Abstractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757391v7</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482428v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludification de la participation à la décision : L’expérience du jeu sérieux SimParc</w:t>
+                <w:t xml:space="preserve">La recherche scientifique en France, le rôle du CNRS et la coopération scientifique avec le Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408269v3</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support à l’Entretien filmé sur Informatique et Musique au LIP6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Intelligence Artificielle au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19638,275 +19563,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cozman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Techniques for Pop Music Creation: a Real Music Production Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Junchi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive music generation architecture for games based on the deep learning Transformer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Amaral Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Baffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Amaral Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+                <w:t xml:space="preserve">Bruno Feijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Feijo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio Luz Furtado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Tempo Estimation via Neural Networks -A Comparative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Soares de Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19928,386 +19853,386 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-objective approach for sustainable generative audio models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Architecture for Multi-Party Conversational Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Music Generation by Deep Learning - Challenges and Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pachet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520491v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Generation by Deep Learning - Challenges and Directions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Hybrid Architecture for Multi-Party Conversational Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Gatti de Bayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloisa Candello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660753v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelos de Deep Learning para Estimativa de Tempo em Músicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Soares de Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20333,100 +20258,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 0006/2020, Universidade Federal do Estado do Rio de Janeiro (UNIRIO); Relatórios Técnicos do Departamento de Informática Aplicada da UNIRIO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de réplication basée sur les plans pour la tolérance aux pannes des systèmes multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Luna Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20438,73 +20363,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] lip6.2005.010, LIP6. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche componentielle pour la modélisation d'agents mobiles coopérants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Jung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20517,144 +20442,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] lip6.2001.013, LIP6. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.1998.015, LIP6. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId432"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20801,51 +20726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cozman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296890v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zaleski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539189v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05399-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3813-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567390v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03093416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Pachet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02267790v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02064036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt von Staa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Davidovich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus P Endler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Briot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P. de Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhan P dos Reis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva E Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.85-115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sordoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HTG2JZ3M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silvestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Rossetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2009.06.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6F5G7NK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peschanski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.11-41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082983.1082977" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Gasser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.736431" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kafura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCC.1998.678786" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter L&#246;hr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/292469.292470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976252v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fradet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265229" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Douwes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bindi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096975" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Amaral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Baffa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feij&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Furtado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES56371.2022.9961081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03427459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Soares de Oliveira de Souza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno de Souza Moura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433729v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Endler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P. Almeida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward H Haeusler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01422474v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P de Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513569v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Viana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; Pereira de Lucena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Moraes de Nascimento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Sansolo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Sancho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J1ZVS0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sebba Patto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francisca Adamatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2009.19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Felicissimo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20081165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Furtado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01991-3_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3733W30J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363705" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363703" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299549v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Burstyn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299548v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Charif" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.31" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302177v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Habibi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Krakowski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306001v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329295" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336953v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ghislain Quenum" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751069_17" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0NVLNVDQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.21" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639670" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Choren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338563v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336936v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Lenica" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ogel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351241v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336941v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2006.69" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336911v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351247v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Gatti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336915v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138078" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338547v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684961v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082960.1082977" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416428v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ha&#239;k" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575771_51" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6B8DHBH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496309v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.2-3.31-45" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689430v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529395v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2003.1241159" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gh&#233;dira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531078v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yonezawa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44892-6_7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572521v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jung Yoo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/enabl.1998.725705" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Merlat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hadjeres" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-70163-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660772v4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573099v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bahsoun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Baba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177535v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177613v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177471v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787494v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031345173" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34518-0_6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259317v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37885/230814176" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268441v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359644v3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eurico Vasconcelos Filho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221585v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuya Shibayama" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44471-9_2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288135v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15711" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291366v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Braubach" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thangarajah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294999v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294559v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297914v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazuel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420077728.ch4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303878v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77990-2_2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WCQWN32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311719v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2_13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZJDJLSG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73131-3_1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SXRT46D9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311597v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74459-7_10" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHSZJX7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311571v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70945-9_5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2PT07XBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336495v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71956-4_5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V33MV884-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351317v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11961536_14" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JX6CZ8MM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697432v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11738817_15" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W6V22J4S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489158v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420327v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106347" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544770v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mu&#241;oz-M&#233;lendez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45982-0_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DCJHT9JG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571116v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573102v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574383v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10703260_1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MFMDLS50-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621694v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Jules Charles Meyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Clark" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hewitt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49057-4_20" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBFFBWF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452282v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Duan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193633v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662924v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221766v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482428v4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643313v3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757391v7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408269v3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709249v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545331v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363458v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchi Yan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Amaral Costa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feijo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luz Furtado" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296892v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296897v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520491v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Gatti de Bayser" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Souza" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Candello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660753v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948673v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545686v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luna Almeida" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545516v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cozman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296890v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zaleski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539189v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05399-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567390v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03093416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Pachet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3813-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02267790v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt von Staa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Davidovich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02064036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus P Endler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Briot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P. de Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhan P dos Reis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva E Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.85-115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silvestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Rossetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2009.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6F5G7NK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sordoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HTG2JZ3M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peschanski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.11-41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082983.1082977" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184941v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kafura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCC.1998.678786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Gasser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.736431" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter L&#246;hr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/292469.292470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Douwes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bindi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096975" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fradet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265229" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976252v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.123" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Amaral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Baffa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feij&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Furtado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES56371.2022.9961081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03427459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Soares de Oliveira de Souza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno de Souza Moura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01422474v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Endler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P de Almeida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward H Haeusler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433729v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P. Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513569v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Viana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; Pereira de Lucena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Moraes de Nascimento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sebba Patto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francisca Adamatti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2009.19" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294535v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Felicissimo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294557v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Sansolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Sancho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J1ZVS0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Furtado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01991-3_10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3733W30J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363705" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valente" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20081165" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Burstyn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363703" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guyot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Charif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Habibi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305977v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Krakowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306001v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329295" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Choren" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336949v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Lenica" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ogel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.21" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639670" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336914v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751069_17" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0NVLNVDQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336941v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2006.69" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Gatti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138078" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351843v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138068" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336953v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ghislain Quenum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489129v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ha&#239;k" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575771_51" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6B8DHBH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416436v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082960.1082977" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496309v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.2-3.31-45" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533563v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gh&#233;dira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yonezawa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44892-6_7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2003.1241159" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572521v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621690v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jung Yoo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Merlat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621697v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/enabl.1998.725705" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660772v4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hadjeres" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840918v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-70163-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571110v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573099v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bahsoun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Baba" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177471v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177535v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787494v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031345173" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34518-0_6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259317v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37885/230814176" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268441v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359644v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eurico Vasconcelos Filho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221585v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuya Shibayama" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44471-9_2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288135v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15711" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291832v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Braubach" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thangarajah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291366v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294559v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297914v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazuel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420077728.ch4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303878v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77990-2_2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WCQWN32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311621v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73131-3_1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SXRT46D9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311597v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74459-7_10" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHSZJX7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311571v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70945-9_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2PT07XBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311719v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2_13" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZJDJLSG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336495v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71956-4_5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V33MV884-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11961536_14" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JX6CZ8MM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11738817_15" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W6V22J4S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489158v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106347" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497097v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544770v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mu&#241;oz-M&#233;lendez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45982-0_13" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DCJHT9JG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571116v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574383v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10703260_1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MFMDLS50-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621694v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Jules Charles Meyer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Clark" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hewitt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49057-4_20" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBFFBWF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662924v4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452282v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Duan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193633v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643313v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408269v3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757391v7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482428v4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221766v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709249v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363458v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchi Yan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715919v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Amaral Costa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feijo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luz Furtado" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296892v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296897v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660753v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520491v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Gatti de Bayser" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Souza" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Candello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948673v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545686v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luna Almeida" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545516v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>