--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -84,3223 +84,3227 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et défis de l’intelligence artificielle au Brésil : Un entretien exclusif avec Fabio Cozman et Giordano Cabral</w:t>
+                <w:t xml:space="preserve">Recent Advances in Music Generation: Methods, Evaluation, and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ActuIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.Annexe</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177748v1</w:t>
+                <w:t xml:space="preserve">hal-05609836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IA au Brésil : Stratégies, défis et opportunités dans un marché émergent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Innovations et défis de l’intelligence artificielle au Brésil : Un entretien exclusif avec Fabio Cozman et Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cozman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ActuIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16, pp.61-65</w:t>
+              <w:t xml:space="preserve">, 2024, 16, pp.Annexe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663796v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective management of environmental commons with multiple usages: A guaranteed viability approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'IA au Brésil : Stratégies, défis et opportunités dans un marché émergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ActuIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.61-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296890v3</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Artificial Neural Networks to Deep Learning for Music Generation - History, Concepts and Trends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Collective management of environmental commons with multiple usages: A guaranteed viability approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-020-05399-0⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.110186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539189v3</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296890v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compress to Create</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From Artificial Neural Networks to Deep Learning for Music Generation - History, Concepts and Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Music and Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.39-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-020-05399-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567390v4</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539189v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et musique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deep learning for music generation: challenges and directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-David Pachet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde libertaire. Quinzomadaire de la Fédération anarchiste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32 (4), pp.981-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-018-3813-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093416v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for music generation: challenges and directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compress to Create</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brazilian Journal of Music and Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, IV (1), pp.12-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840937v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567390v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond et génération de musique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intelligence artificielle et musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ActuIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Dossier Intelligence artificielle et musique, 7, pp.46</w:t>
+              <w:t xml:space="preserve">Le Monde libertaire. Quinzomadaire de la Fédération anarchiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809774v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond et génération musicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apprentissage profond et génération de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque Tangente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hors série Intelligence artificielle, 68, pp.30-37</w:t>
+              <w:t xml:space="preserve">ActuIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier Intelligence artificielle et musique, 7, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267790v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brève histoire du Département d'informatique de la PUC-Rio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apprentissage profond et génération musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.168-179</w:t>
+              <w:t xml:space="preserve">Bibliothèque Tangente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors série Intelligence artificielle, 68, pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840931v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et évolution de la science au Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.127-137. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.2328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hrc.2337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01840936v1</w:t>
+                <w:t xml:space="preserve">hal-02064036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la recherche contemporaine Entretien avec Luiz Davidovich</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Organisation et évolution de la science au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Davidovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.180-196</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.2337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840932v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une brève histoire du Département d'informatique de la PUC-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt von Staa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.120-126. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.168-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hrc.2328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064036v1</w:t>
+                <w:t xml:space="preserve">hal-01840931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream-based Reasoning for IoT Applications – Proposal of Architecture and Analysis of Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus P Endler</w:t>
+                <w:t xml:space="preserve">Histoire de la recherche contemporaine Entretien avec Luiz Davidovich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre P Briot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francisco Silva E Silva</w:t>
+                <w:t xml:space="preserve">Luiz Davidovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France, VII (2), pp.180-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527804v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature - Interview with Jean-Pierre BRIOT, former representative of CNRS in Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+                <w:t xml:space="preserve">Stream-based Reasoning for IoT Applications – Proposal of Architecture and Analysis of Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus P Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre P Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor P. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhan P dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Silva E Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAXESS Links Brazil Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.7-9</w:t>
+              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222558v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants et agents : évolution de la programmation et analyse comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Feature - Interview with Jean-Pierre BRIOT, former representative of CNRS in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURAXESS Links Brazil Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170016v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soutien à l'interdisciplinarité au Brésil - Les spécificités et l'impact du système d'évaluation des programmes de post-graduation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Composants et agents : évolution de la programmation et analyse comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1-2), pp.85-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.33.85-115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/51901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170018v1</w:t>
+                <w:t xml:space="preserve">hal-01170016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération scientifique entre la France et le Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le soutien à l'interdisciplinarité au Brésil - Les spécificités et l'impact du système d'évaluation des programmes de post-graduation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A3 magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.136-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/51901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169917v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diretor revela planos do CNRS no Brasil - Centro francês abre escritório de representação no Rio de Janeiro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La coopération scientifique entre la France et le Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornal da UNICAMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 467, pp.11-11</w:t>
+              <w:t xml:space="preserve">A3 magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169924v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista Jean-Pierre Briot, diretor do Bureau CNRS Brésil / CNRS Brasil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design of a participatory decision making agent architecture based on argumentation and influence function - Application to a serious game about biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim da Associação Brasileira de Ciência Política</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.269-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2010024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169920v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista Jean-Pierre Briot - Cooperação Científica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista França Brasil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/MGS-2010-0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169925v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diretor revela planos do CNRS no Brasil - Centro francês abre escritório de representação no Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jornal da UNICAMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 467, pp.11-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170014v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and coordination in event-based, loosely-coupled, distributed systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entrevista Jean-Pierre Briot, diretor do Bureau CNRS Brésil / CNRS Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletim da Associação Brasileira de Ciência Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.7-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01169940v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a participatory decision making agent architecture based on argumentation and influence function - Application to a serious game about biodiversity conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entrevista Jean-Pierre Briot - Cooperação Científica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista França Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299, pp.42-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01169942v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience de conception et de composition de comportements d'agents à l'aide de composants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Flexibility and coordination in event-based, loosely-coupled, distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/objet.12.4.11-41⟩</w:t>
+              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169874v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une expérience de conception et de composition de comportements d'agents à l'aide de composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1082983.1082977⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (4), pp.11-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/objet.12.4.11-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684992v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acompanhamento informático para a gestão participativa de espaços protegidos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caderno Virtual de Turismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (au Numéro spécial : Des octets aux modèles - Vingt ans après, où en sont les objets ?)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software Engineering Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (4), pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1082983.1082977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169902v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préambule (au Numéro spécial : Des octets aux modèles - Vingt ans après, où en sont les objets ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (4), pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations dynamiques et orthogonales de composants logiciels distribués</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction (au Numéro spécial : Des octets aux modèles - Vingt ans après, où en sont les objets ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23 (2), pp.151-174</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (4), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169969v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des objets et des hommes - Chronique compte-rendu du colloque en l'honneur de Jean-François Perrot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adaptations dynamiques et orthogonales de composants logiciels distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23 (1), pp.125-128</w:t>
+              <w:t xml:space="preserve">, 2004, 23 (2), pp.151-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169899v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial (du Numéro spécial : Langages et Modèles à Objets - LMO'2003)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des objets et des hommes - Chronique compte-rendu du colloque en l'honneur de Jean-François Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9 (1), pp.7-7</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (1), pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184995v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche à base de composants pour la conception d'agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Editorial (du Numéro spécial : Langages et Modèles à Objets - LMO'2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 20 (4), pp.583-602</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (1), pp.7-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184935v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation d'applications concurrentes et réparties par objets, réflexion, interactions et agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une approche à base de composants pour la conception d'agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 19 (1-2-3), pp.107-112</w:t>
+              <w:t xml:space="preserve">, 2001, 20 (4), pp.583-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184936v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Programmation d'applications concurrentes et réparties par objets, réflexion, interactions et agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Concurrency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (1-2-3), pp.107-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169972v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Actors and Agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 6 (2), pp.24-29. </w:t>
+              <w:t xml:space="preserve">, 1999, 7 (3), pp.68-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCC.1998.678786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/4434.788781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184941v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents and Concurrent Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 6 (4), pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3328,207 +3332,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrency and Distribution in Object-Oriented Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction to Actors and Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Kafura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klaus-Peter Löhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/292469.292470⟩</w:t>
+              <w:t xml:space="preserve">IEEE Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (2), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCC.1998.678786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184939v1</w:t>
+                <w:t xml:space="preserve">hal-01184941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concurrency and Distribution in Object-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus-Peter Löhr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (3), pp.291-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/292469.292470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Smalltalk : du mono-processeur et mono-utilisateur à la programmation concurrente et répartie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 3 (4), pp.379-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3538,11015 +3633,11015 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Quality Enough? Integrating Energy Consumption in a Large-Scale Evaluation of Neural Audio Synthesis Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Byte Pair Encoding for Symbolic Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Esling</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nathan Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gutowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096975⟩</w:t>
+              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore, Singapore. pp.2001-2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043254v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of time and note duration tokenizations on deep learning symbolic music modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gutowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Conference of the International Society for Music Information Retrieval (ISMIR) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Augusto Sarti; Fabio Antonacci; Mark Sandler, Nov 2023, Milano, Italy. pp.89-97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10265229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byte Pair Encoding for Symbolic Music</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Is Quality Enough? Integrating Energy Consumption in a Large-Scale Evaluation of Neural Audio Synthesis Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Douwes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.123⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Ixia-Ialyssos (Rhodes), Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976252v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive music generation architecture for games based on the deep learning Transformer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Baffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Feijó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Furtado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Brazilian Symposium on Computer Games and Digital Entertainment (SBGames)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Natal, Brazil. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SBGAMES56371.2022.9961081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music tempo estimation via neural networks - a comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Soares de Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Nuno de Souza Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th Brazilian Symposium on Computer Music (SBCM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, Brazil. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MidiTok: A Python Package for MIDI File Tokenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gutowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Society for Music Information Retrieval Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaduc : Un assistant de viabilité pour la négociation dans un éco-socio-système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Real-time Stream Reasoning for the Internet of Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Towards Stream-based Reasoning and Machine Learning for IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Endler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Silva E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward H Haeusler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Semantic Multimedia Computing (SMC'17), 11th IEEE International Conference on Semantic Computing (ICSC'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jan 2017, San Diego, Californie, United States. pp.348-353</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Systems Conference (IntelliSys'2017), London, U.K, September 2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422474v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433729v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Stream-based Reasoning and Machine Learning for IoT Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">An Approach for Real-time Stream Reasoning for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Endler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Silva E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor P de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward H Haeusler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Systems Conference (IntelliSys'2017), London, U.K, September 2017.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Semantic Multimedia Computing (SMC'17), 11th IEEE International Conference on Semantic Computing (ICSC'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2017, San Diego, Californie, United States. pp.348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433729v3</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Reasoning in an Argumentation-based Decision BDI Agent: a Case Study for Participatory Management of Protected Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Elkind Velmovitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos José Pereira de Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Software Engineering &amp; Knowledge Engineering (SEKE'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Pittsburgh, PA, United States. pp.527-530, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18293/SEKE2017-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Agent Architecture for Quantified Fruits: Design and Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Moraes de Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos José Pereira de Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Software Engineering &amp; Knowledge Engineering (SEKE'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Redwood City, CA, United States. pp.369-374, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18293/SEKE2016-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Issues, Experiences and Directions for Governance and Public Policies - The Case of Protected Areas - Technique vs/and Participation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relatório Técnico - Workshop Internacional Governança Ambiental, Biodiversidade e Cultura: Uma Reflexão para a Rio+20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rio de Janeiro, Brazil. pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of viability models in a serious game for the management of protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADIS International Conference Intelligent Systems and Agents 2012 and IADIS European Conference Data Mining 2012, MCCSIS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serious Game and Artificial Agents to support Intercultural Participatory Management of Protected Areas for Biodiversity Conservation and Social Inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Conference on Culture and Computing (Culture and Computing 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.15-20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Culture-Computing.2011.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Artificial Decision Maker for a Human-based Social Simulation - Experience of the SimParc Project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">O Jogo SimParc para a Gestão da Biodiversidade em Parques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davis Sansolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altair Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Francisca Adamatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cargese Interdisciplinar Seminar "Modeling &amp; Simulation of Evolutionary Agents in Virtual Worlds" 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Cargese, Corse, France</w:t>
+              <w:t xml:space="preserve">IV Seminário sobre Áreas Protegidas e Inclusão Social Áreas Protegidas e Inclusão Social - Tendências e Perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Belém, PA, Brazil. pp.170-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298781v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a participatory decision making agent architecture based on argumentation and influence function - Application to a serious game about biodiversity conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Design of a Decision Maker Agent for a Distributed Role Playing Game - Experience of the SimParc Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Symposium on COGnitive systems with Interactive Sensors (COGIS'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The AAMAS Workshop on Agents for Games and Simulations (AGS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.119-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11198-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297490v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Serious Game for Exploring and Training in Participatory Management of National Parks for Biodiversity Conservation: Design and Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Design of a participatory decision making agent architecture based on argumentation and influence function - Application to a serious game about biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Brazilian Symposium on Games and Digital Entertainment (SBGAMES'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Symposium on COGnitive systems with Interactive Sensors (COGIS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297912v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes collaboratifs à base d'agents : Une expérience de collaboration entre LIP6 et PUC-Rio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design of an Artificial Decision Maker for a Human-based Social Simulation - Experience of the SimParc Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francisca Adamatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Informatique: Brésil / INRIA, Coopérations, Avancées et Défis (COLIBRI'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, RS, Brésil. pp.2555-2560</w:t>
+              <w:t xml:space="preserve">Cargese Interdisciplinar Seminar "Modeling &amp; Simulation of Evolutionary Agents in Virtual Worlds" 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Cargese, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294535v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation par agentification d'un gestionnaire de parc dans le cadre du projet SimParc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A Serious Game for Exploring and Training in Participatory Management of National Parks for Biodiversity Conservation: Design and Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Modèles et Apprentissage en Sciences Humaines et Sociales (MASH'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIII Brazilian Symposium on Games and Digital Entertainment (SBGAMES'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, PUC-Rio, Rio de Janeiro, Brazil. pp.93-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBGAMES.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297899v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Open Normative Multiagent Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Systèmes collaboratifs à base d'agents : Une expérience de collaboration entre LIP6 et PUC-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Breitman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.540-546</w:t>
+              <w:t xml:space="preserve">Colloque d'Informatique: Brésil / INRIA, Coopérations, Avancées et Défis (COLIBRI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, RS, Brésil. pp.2555-2560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296284v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computer-based Support for Participatory Management of Protected Areas: The SimParc Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Automatisation par agentification d'un gestionnaire de parc dans le cadre du projet SimParc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st Workshop of Applied Computing for the Management of the Environment and Natural Resources -- Anais do I Workshop de Computação Aplicada à Gestão do Meio Ambiente e Recursos Naturais (WCAMA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, RS, Brazil. pp.1337-1346</w:t>
+              <w:t xml:space="preserve">Colloque Modèles et Apprentissage en Sciences Humaines et Sociales (MASH'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294557v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Jogo SimParc para a Gestão da Biodiversidade em Parques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of Open Normative Multiagent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Seminário sobre Áreas Protegidas e Inclusão Social Áreas Protegidas e Inclusão Social - Tendências e Perspectivas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Belém, PA, Brazil. pp.170-172</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.540-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294550v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Decision Maker Agent for a Distributed Role Playing Game - Experience of the SimParc Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Computer-based Support for Participatory Management of Protected Areas: The SimParc Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francisca Adamatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sordoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The AAMAS Workshop on Agents for Games and Simulations (AGS'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 1st Workshop of Applied Computing for the Management of the Environment and Natural Resources -- Anais do I Workshop de Computação Aplicada à Gestão do Meio Ambiente e Recursos Naturais (WCAMA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, RS, Brazil. pp.1337-1346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01294537v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous service regulation based on dynamic rules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A computer-based support for participatory management of protected areas: The SimParc project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francisca Adamatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIII Congresso da Sociedade Brasileira de Computação (SBC'08) - Seminário Integrado de Software e Hardware ``Grandes Desafios''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Belem, PA, Brazil. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299551v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user interface to support dialogue and negotiation in participatory simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01297911v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynaCROM: An approach to implement regulative norms in normative multiagent systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Normative Multiagent Systems (NorMAS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302950v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to concretize norms in NMAS? An operational normative approach presented with a case study from the television domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Supporting agents in intelligent environments with protocol information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Felicissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viterbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Coordination, Organization, Institutions and Norms in Agent Systems (COIN@AAAI'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IET International Conference on Intelligent Environments (IE'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seattle, WA, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp:20081165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299543v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t>
+                <w:t xml:space="preserve">Dynamic resource allocation heuristics for providing fault tolerance in multiagent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fortaleza, CE, Brazil. pp.66-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1363686.1363705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302994v1</w:t>
+                <w:t xml:space="preserve">hal-01299533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic resource allocation heuristics for providing fault tolerance in multiagent systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ubiquitous service regulation based on dynamic rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viterbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Fortaleza, CE, Brazil. pp.66-70, </w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Belfast, United Kingdom. pp.175-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1363686.1363705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2008.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299533v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+                <w:t xml:space="preserve">A user interface to support dialogue and negotiation in participatory simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Furtado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.127-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01991-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300848v1</w:t>
+                <w:t xml:space="preserve">hal-01297911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting agents in intelligent environments with protocol information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">DynaCROM: An approach to implement regulative norms in normative multiagent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Felicissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chopinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IET International Conference on Intelligent Environments (IE'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Normative Multiagent Systems (NorMAS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300843v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMPARC: Desenvolvendo tecnologia social para a gestão de parques nacionais</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to concretize norms in NMAS? An operational normative approach presented with a case study from the television domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chopinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Encontro da Associação Nacional de Pesquisa e Pós-Graduação em Ambiente e Sociedade (IV ENANPPAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brasília, DF, Brazil</w:t>
+              <w:t xml:space="preserve">International Workshop on Coordination, Organization, Institutions and Norms in Agent Systems (COIN@AAAI'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299549v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing normative open multi-agent systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299544v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desenvolvimento de tecnologia social para a gestão da biodiversidade: o projeto SimParc como reflexão</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Contextualizing normative open multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chopinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Jornadas Latino-Americanas de Estudos Sociais das Ciências e das Tecnologias (ESOCITE'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (SAC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fortaleza, CE, Brazil. pp.52-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1363686.1363703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299548v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient intelligence applications: Introducing the Campus framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markus Endler</w:t>
+                <w:t xml:space="preserve">SIMPARC: Desenvolvendo tecnologia social para a gestão de parques nacionais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davis Sansolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Charif</w:t>
+                <w:t xml:space="preserve">Ivan Burstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altair Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV Encontro da Associação Nacional de Pesquisa e Pós-Graduação em Ambiente e Sociedade (IV ENANPPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brasília, DF, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299539v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques d'allocation dynamique de ressources pour la fiabilisation des systèmes multi-agents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Desenvolvimento de tecnologia social para a gestão da biodiversidade: o projeto SimParc como reflexão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Burstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème AFRIF-AFIA congrès francophone de reconnaissance des formes et intelligence artificielle (RFIA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">VII Jornadas Latino-Americanas de Estudos Sociais das Ciências e das Tecnologias (ESOCITE'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rio de Janeiro, RJ, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302177v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+                <w:t xml:space="preserve">Ambient intelligence applications: Introducing the Campus framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Breitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Belfast, United Kingdom. pp.165-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2008.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305108v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computer-based support for participatory management of protected areas: The SimParc project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heuristiques d'allocation dynamique de ressources pour la fiabilisation des systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII Congresso da Sociedade Brasileira de Computação (SBC'08) - Seminário Integrado de Software e Hardware ``Grandes Desafios''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Belem, PA, Brazil. pp.1-15</w:t>
+              <w:t xml:space="preserve">6ème AFRIF-AFIA congrès francophone de reconnaissance des formes et intelligence artificielle (RFIA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299528v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan-Based Resource Allocation for Providing Fault Tolerance in Multi-agent Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analytical Features to Extract Harmonic or Rythmic Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Software Engineering for Agent-oriented Systems (SEAS'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, João Pessoa, PB, Brazil. pp.3-14</w:t>
+              <w:t xml:space="preserve">11th Brazilian Symposium on Computer Music (SBCM'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, São Paulo, SP, Brazil. pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305979v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simparc: Computer supported methodological approach for constructing democratic governance in management of national parks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An experience in using components for a modular construction of agents for agent-based simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso Latinoamericano de Parques Nacionales y Otras Areas Protegidas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">XXI Simpósio Brasileiro de Engenharia de Software (SBES'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, João Pessoa, PB, Brazil. pp.93-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305998v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experience in using components for a modular construction of agents for agent-based simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plan-Based Resource Allocation for Providing Fault Tolerance in Multi-agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Simpósio Brasileiro de Engenharia de Software (SBES'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, João Pessoa, PB, Brazil. pp.93-109</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Software Engineering for Agent-oriented Systems (SEAS'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, João Pessoa, PB, Brazil. pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308232v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Features to Extract Harmonic or Rythmic Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simparc: Computer supported methodological approach for constructing democratic governance in management of national parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Cabral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Pachet</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Burstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Brazilian Symposium on Computer Music (SBCM'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, São Paulo, SP, Brazil. pp.153-165</w:t>
+              <w:t xml:space="preserve">II Congreso Latinoamericano de Parques Nacionales y Otras Areas Protegidas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305977v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Layer Participatory Simulation to Support a Flexible Participation of a Consultative Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th European Social Simulation Association Conference (ESSA'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desenvolvendo novas alternativas metodológicas para gestão de parques nacionais: jogos de papéis e simulação informática</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Burstyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Seminário sobre Áreas Protegidas e Inclusão Social Áreas Protegidas e Inclusão Social - Tendências e Perspectivas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Teresópolis, RJ, Brazil. pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomic fault-tolerant multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Latin American Autonomic Computing Symposium (LAACS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Petropolis, RJ, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experience in using components to construct and compose agent behaviors for agent-based simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIS-CMS'07 International Modeling and Simulation Multiconference (IMSM'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory simulation for collective management of protected areas for biodiversity conservation and social inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIS-CMS'07 International Modeling and Simulation Multiconference (IMSM'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Fault Tolerance in Multi-Agent Systems: a Plan-Based Replication Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS'07) - Poster Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Honolulu, Hawai, United States. pp.672-673, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1329125.1329295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating open multi-agent systems with DynaCROM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Modelling Framework for Generic Agent Interaction Protocols (papier court)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ghislain Quenum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Choren</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Honiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Florianopolis, SC, Brazil. pp.95-106</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Declarative Agent Languages and Technologies (DALT'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351243v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer support for participatory management of protected areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Seminário sobre Áreas Protegidas e Inclusão Social (II SAPIS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghai, China. pp.37-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1137677.1137685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338543v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognizing chords with EDS: Part one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Music Modeling and Retrieval: Third International Symposium, CMMR 2005. Revised Papers International Symposium on Computer Music Modeling and Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Pisa, Italy. pp.185-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11751069_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351839v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Regulatory Dynamics in Open MAS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Predictive Method for Providing Fault Tolerance in Multi-agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Coordination, Organization, Institutions and Norms in Agent Systems (COIN'2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.226-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2006.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336936v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based grid resource management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plan-Based Replication for Fault-Tolerant Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2006 International Conference on Computational Science (ICCS'2006) International Workshop on Grid Computing Security and Resource Management (GSRM'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE Workshop on Dependable Parallel, Distributed and Network-Centric Systems (DPDNS), satellite of the 20th International Parallel and Distributed Processing Symposium (IPDPS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece. pp.413-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336949v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying regulation to ubiquitous computing environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Governance Framework Implementation for Supply Chain Management Applications as Open Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lucena</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Florianopolis, SC, Brazil. pp.107-118</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Agent-Oriented Software Engineering (AOSE'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351339v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for contextual regulations in open MAS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Incremental parsing for real time accompaniment systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Choren</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) International Bi-Conference Workshop on Agent-Oriented Information Systems (AOIS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.25-32</w:t>
+              <w:t xml:space="preserve">Special Track on Artificial Intelligence in Music and Art (AIMA'2006) Florida Artificial Intelligence Research Society Conference 19th International FLAIRS'2006 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Melbourne Beach, Florida, United States. pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351241v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental parsing for real time accompaniment systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-based grid resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneli Lenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Cabral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Track on Artificial Intelligence in Music and Art (AIMA'2006) Florida Artificial Intelligence Research Society Conference 19th International FLAIRS'2006 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Melbourne Beach, Florida, United States. pp.227-230</w:t>
+              <w:t xml:space="preserve">The 2006 International Conference on Computational Science (ICCS'2006) International Workshop on Grid Computing Security and Resource Management (GSRM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338563v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive Method for Providing Fault Tolerance in Multi-agent Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Applying regulation to ubiquitous computing environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viterbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Florianopolis, SC, Brazil. pp.107-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351131v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan-Based Replication for Fault-Tolerant Multi-Agent Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An approach for contextual regulations in open MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE Workshop on Dependable Parallel, Distributed and Network-Centric Systems (DPDNS), satellite of the 20th International Parallel and Distributed Processing Symposium (IPDPS 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) International Bi-Conference Workshop on Agent-Oriented Information Systems (AOIS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351597v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Governance Framework Implementation for Supply Chain Management Applications as Open Multi-Agent Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Regulating open multi-agent systems with DynaCROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Agent-Oriented Software Engineering (AOSE'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
+              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Florianopolis, SC, Brazil. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336917v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing chords with EDS: Part one</w:t>
+                <w:t xml:space="preserve">Computer support for participatory management of protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Cabral</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Modeling and Retrieval: Third International Symposium, CMMR 2005. Revised Papers International Symposium on Computer Music Modeling and Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">II Seminário sobre Áreas Protegidas e Inclusão Social (II SAPIS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Rio de Janeiro, RJ, Brazil. pp.ONLINE</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01336914v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Design of Component-based Agents: A Behavior-based Approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Athanázio C. Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Programming Multi-Agent Systems (ProMAS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.35-49</w:t>
+              <w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Québec, PQ, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336911v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward agent-based cooperative resource management in a telecom operator grid platform</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Supporting Regulatory Dynamics in Open MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Choren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Emerging Technologies for Next-Generation GRID (ETNGRID'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Coordination, Organization, Institutions and Norms in Agent Systems (COIN'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336941v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O rationale da fidedignidade em sistemas multiagentes abertos governados por leis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward agent-based cooperative resource management in a telecom operator grid platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneli Lenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Emerging Technologies for Next-Generation GRID (ETNGRID'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Manchester, United Kingdom. pp.214-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2006.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351247v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement Operators to Facilitate the Reuse of Interaction Laws in Open Multi-Agent Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Architectural Design of Component-based Agents: A Behavior-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Workshop on Programming Multi-Agent Systems (ProMAS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.35-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336915v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fault Tolerance in Law-Governed Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">O rationale da fidedignidade em sistemas multiagentes abertos governados por leis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt von Staa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Workshop on Software Engineering for Large Scale Multi-Agent Systems (SELMAS'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Brazilian Conference on Software Engineering (SBES'2006) 2nd Workshop on Software Engineering for Agent-oriented Systems (SEAS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Florianopolis, SC, Brazil. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351843v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Refinement Operators to Facilitate the Reuse of Interaction Laws in Open Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghaï, China. pp.75-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1138063.1138078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351835v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A component-based model of agent behaviors for multi-agent-based simulations (short paper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On Fault Tolerance in Law-Governed Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) 7th International Workshop on Multi-Agent-Based Simulation (MABS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Workshop on Software Engineering for Large Scale Multi-Agent Systems (SELMAS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghai, China. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1138063.1138068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338547v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modelling Framework for Generic Agent Interaction Protocols (papier court)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Declarative Agent Languages and Technologies (DALT'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336953v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A component-based model of agent behaviors for multi-agent-based simulations (short paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2006) 7th International Workshop on Multi-Agent-Based Simulation (MABS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.183-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687190v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Distance in Pitch Class Profile Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic x traditional descriptor extraction: The case of chord recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Cabral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCM 2005 - 10th Brazilian Symposium on Computer Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Belo Horizonte, MG, Brazil. pp.319-324</w:t>
+              <w:t xml:space="preserve">ISMIR 2005 - 6th International Conference on Music Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.444-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416428v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsing Incremental para Acompanhamento em Tempo Real</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Cabral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCM 2005 - 10th Brazilian Symposium on Computer Music</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Electronic Proceedings of the ICSE'05 4th International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Saint Louis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1082960.1082977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416429v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de réplication fondée sur les plans pour la tolérance aux fautes des systèmes multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA 2005 - 13èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Calais, France. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of Distance in Pitch Class Profile Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">SBCM 2005 - 10th Brazilian Symposium on Computer Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Belo Horizonte, MG, Brazil. pp.319-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416472v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Introduction of Mobility for Standard-based Frameworks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parsing Incremental para Acompanhamento em Tempo Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Queinnec</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2005: CoopIS, DOA, and ODBASE International Symposium on Distributed Objects and Applications (DOA'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBCM 2005 - 10th Brazilian Symposium on Computer Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Belo Horizonte, MG, Brazil. pp.333-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01489129v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic x traditional descriptor extraction: The case of chord recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR 2005 - 6th International Conference on Music Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.444-449</w:t>
+              <w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416436v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Automatic Introduction of Mobility for Standard-based Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Haïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Queinnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Electronic Proceedings of the ICSE'05 4th International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'05)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1082960.1082977⟩</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2005: CoopIS, DOA, and ODBASE International Symposium on Distributed Objects and Applications (DOA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Agia Napa, Cyprus. pp.813-827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11575771_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684961v1</w:t>
+                <w:t xml:space="preserve">hal-01489129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les espaces d'interactions : vers une géométrie des systèmes d'agents mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Affeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMAS 2004 : International workshop on Massively multi-agent systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t>
+              <w:t xml:space="preserve">Journées Francophones Langages et modèles à objet (LMO'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Lille, France. pp.31-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/objet.10.2-3.31-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00689430v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces d'interactions : vers une géométrie des systèmes d'agents mobiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Langages et modèles à objet (LMO'04)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.125-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496309v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Faci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMAS 2004 : International workshop on Massively multi-agent systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Kyoto, Japan. pp.55-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501420v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Application of Multi-Agent Coordination Techniques in Air Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Ghédira</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA'03 - Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC International Conference on Intelligent Agent Technology (IAT'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Halifax NS, Canada. pp.622-625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2003.1241159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533563v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de coordination multi-agents appliquées au contrôle du trafic aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Conférence Internationale Recherche Informatique Vietnam &amp; Francophonie (RIVF'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Hanoï, Vietnam. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grained Dynamic Adaptation of Distributed Components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akinori Yonezawa</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ghédira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware 2003 - ACM/IFIP/USENIX International Middleware Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFSMA'03 - Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Hammamet, Tunisie. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531078v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application of Multi-Agent Coordination Techniques in Air Traffic Management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fine-Grained Dynamic Adaptation of Distributed Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinori Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC International Conference on Intelligent Agent Technology (IAT'03)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAT.2003.1241159⟩</w:t>
+              <w:t xml:space="preserve">Middleware 2003 - ACM/IFIP/USENIX International Middleware Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rio de Janeiro, Brazil. pp.123-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44892-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529395v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, London, United Kingdom. pp.13-21</w:t>
+              <w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539416v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, London, United Kingdom. pp.13-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544773v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.672-673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/544862.544903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544437v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t>
+              <w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572089v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Annecy, France</w:t>
+              <w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571114v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Fault-Tolerant Agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les Composants Logiciels : Evolution Technologique ou Nouveau Paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP'2000 Workshop on Distributed Objects Programming Paradigm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t>
+              <w:t xml:space="preserve">Conférence Objets, Composants, Modèles (OCM'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Nantes, France. pp.53-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573066v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Composants Logiciels : Evolution Technologique ou Nouveau Paradigme ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards Fault-Tolerant Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Objets, Composants, Modèles (OCM'2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Nantes, France. pp.53-65</w:t>
+              <w:t xml:space="preserve">ECOOP'2000 Workshop on Distributed Objects Programming Paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572521v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t>
+              <w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621691v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Validation of Mobile Agents on the Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Using Components for Modelling Intelligent and Collaborative Mobile Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Jung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1998 International Conference on Web-based Modeling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Seventh International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WetIce'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Stanford University, CA, United States. pp.276-281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/enabl.1998.725705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621690v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621705v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Components for Modelling Intelligent and Collaborative Mobile Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Modeling and Validation of Mobile Agents on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Jung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Merlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Seventh International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WetIce'98)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1998 International Conference on Web-based Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, San Diego, CA, United States. pp.23-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621697v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t>
+              <w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629618v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t>
+              <w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629614v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative participatory methodologies for protected areas management: Innovative approaches and challenges View E-poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCN World Conservation Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hawaii, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative participatory methodologies for protected areas management: New approaches and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance Session, IUCN World Parks Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14556,527 +14651,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Music Generation -- A Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deep Learning Techniques for Music Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hadjeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Computational Synthesis and Creative Systems Series, 978-3-319-70162-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660772v4</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Music Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deep Learning Techniques for Music Generation -- A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hadjeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Pachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Computational Synthesis and Creative Systems Series, 978-3-319-70162-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840918v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660772v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Histoire et structure de la coopération scientifique entre le Brésil et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, VII (2), pp.120-201, 2018, 2260-3875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Lavoisier, 2009, IC2, 978-2-7462-1785-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et architecture des systèmes multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès-Lavoisier, 2001, Collection IC2, 2-7462-0336-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-Oriented Parallel and Distributed Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bahsoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takanobu Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinori Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès, 2000, 2-7462-0091-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15086,3720 +15181,3720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et dé-coïncidence créative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gul Agha, a natural born actor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Albert. </w:t>
+              <w:t xml:space="preserve">José Meseguer; Carlos A. Varela; Nalini Venkatasubramanian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence artificielle et dé-coïncidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.30-50, 2025, Collection Libres opinions, 978-2- 38542-721-4</w:t>
+              <w:t xml:space="preserve">Concurrent Programming, Open Systems and Formal Methods: Essays Dedicated to Prof. Gul Agha to Celebrate his Scientific Career</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, In press, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177471v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludification de la participation à la décision : L'expérience du jeu sérieux SimParc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Science Ensemble - Retours d'expériences de sciences &amp; recherches participatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum national d'Histoire naturelle - Sorbonne Université Presses, pp.235-246, 2025, 978-2-38327-043-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/hc52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gul Agha, a natural born actor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">IA et dé-coïncidence créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">José Meseguer; Carlos A. Varela; Nalini Venkatasubramanian. </w:t>
+              <w:t xml:space="preserve">Patrick Albert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Programming, Open Systems and Formal Methods: Essays Dedicated to Prof. Gul Agha to Celebrate his Scientific Career</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Verlag, In press, Lecture Notes in Computer Science</w:t>
+              <w:t xml:space="preserve">Intelligence artificielle et dé-coïncidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.30-50, 2025, Collection Libres opinions, 978-2- 38542-721-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177535v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Procedures, Objects, Actors, Components, Services, to Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The French School of Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-146, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34518-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compress to Create</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfeu Rodrigues de Araújo Filho and Flávio Aparecido de Almeida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educação, Música e Artes: reflexões e desafios contemporâneos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora Científica Digital, pp.80-113, 2023, 978-65-5360-444-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37885/230814176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion participative de parcs et espaces protégés : expérience du projet SimParc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Turcati et Alexandra Villarroel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Recherches Participatives -- Réseau Science Ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Management of Protected Areas for Biodiversity Conservation and Social Inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Eurico Vasconcelos Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Mendes de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana F. Adamatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Agent Based Simulations Applied to Biological and Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.295-332, 2017, Advances in Computational Intelligence and Robotics (ACIR) Book Series, 978-1-5225-1756-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359644v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-oriented concurrent programming in ABCL/1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinori Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etsuya Shibayama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Objects and Beyond - Papers dedicated to Akinori Yonezawa on the Occasion of His 65th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8665, Springer Verlag, pp.18-43, 2014, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44471-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to operationalize regulative norms in multiagent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Felicissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Agent Systems - Modeling, Interactions, Simulations and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.175-200, 2011, 978-953-307-176-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/15711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design of an Artificial Decision Maker for a Human-based Social Simulation - Experience of the SimParc Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francisca Adamatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Multi-Agent-Systems - 7th International Workshop, ProMAS 2009, Budapest, Hungary, May 11-12, 2009, Revised and Invited Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5919, Springer, pp.vii-viii, 2010, Lecture Notes in Computer Science, 978-3-642-14842-2</w:t>
+              <w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.17-35, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291832v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Artificial Decision Maker for a Human-based Social Simulation - Experience of the SimParc Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Braubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thangarajah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.17-35, 2010</w:t>
+              <w:t xml:space="preserve">Programming Multi-Agent-Systems - 7th International Workshop, ProMAS 2009, Budapest, Hungary, May 11-12, 2009, Revised and Invited Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5919, Springer, pp.vii-viii, 2010, Lecture Notes in Computer Science, 978-3-642-14842-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291366v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Composants logiciels et systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.17-18, 2009, Collection IC2, 978-2-7462-1785-0</w:t>
+              <w:t xml:space="preserve">, Hermès Lavoisier, pp.147-187, 2009, IC2 Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294559v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing distributed and heterogeneous context for ambient intelligence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Endler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Context-Aware Self Managing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.17-18, 2009, Collection IC2, 978-2-7462-1785-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297914v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants logiciels et systèmes multi-agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Managing distributed and heterogeneous context for ambient intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viterbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Endler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Context-Aware Self Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapman &amp; Hall, pp.79-128, 2009, CRC Studies in Informatics Series, 9781420077711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781420077728.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294999v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing contextual norm information in open multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Felicissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent Oriented Information Systems IV: Proc. of the 8th International Bi-Conference Workshop, AOIS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4898, Springer-Verlag, pp.19-36, 2008, Lecture Notes in Artificial Intelligence, 978-3-540-77989-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-77990-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhancing the environment with a law-governed service for monitoring and enforcing behavior in open multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t>
+              <w:t xml:space="preserve">Environments for Multi-Agent Systems III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4389, Springer-Verlag, pp.221-238, 2007, Lecture Notes in Computer Science, 978-3-540-71102-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71103-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336252v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fault Tolerance in Law-Governed Multi-Agent Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73131-3_1⟩</w:t>
+              <w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4322, Springer-Verlag, pp.88-105, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-71155-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311621v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informing Regulatory Dynamics in Open MASs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">On Fault Tolerance in Law-Governed Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Choren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Multi-Agent Systems II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74459-7_10⟩</w:t>
+              <w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4408, Springer-Verlag, pp.1-20, 2007, Lecture Notes in Computer Science, 78-3-540-73130-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73131-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311597v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the governance framework technique to promote maintainability in open multi-agent systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Informing Regulatory Dynamics in Open MASs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Choren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-Oriented Software Engineering: 7th International Workshop, AOSE 2006. Revised Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70945-9_5⟩</w:t>
+              <w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Multi-Agent Systems II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4386, Springer-Verlag, pp.147-162, 2007, Lecture Notes in Artificial Intelligence, 978-3-540-74457-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74459-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311571v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the environment with a law-governed service for monitoring and enforcing behavior in open multi-agent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Applying the governance framework technique to promote maintainability in open multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Choren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments for Multi-Agent Systems III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71103-2_13⟩</w:t>
+              <w:t xml:space="preserve">Agent-Oriented Software Engineering: 7th International Workshop, AOSE 2006. Revised Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4405, Springer-Verlag, pp.64-83, 2007, Lecture Notes in Computer Science, 978-3-540-70944-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70945-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311719v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural Design of Component-based Agents: A Behavior-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programming Multi-Agent Systems - ProMAS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4411, Springer-Verlag, pp.73-92, 2007, Lecture Notes in Computer Science, 978-3-540-71955-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-71956-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modelling Framework for Generic Agent Interaction Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ghislain Quenum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Honiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Declarative Agent Languages and Technologies IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4327, Springer-Verlag, pp.207-224, 2006, Lectures Notes in Artificial Intelligence, 978-3-540-68959-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11961536_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-agent Systems - Towards a Fault-Tolerant Multi-agent Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Garcia and Ricardo Choren and Carlos Lucena and Paolo Giorgini and Tom Holvoet and Alexander Romanovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering for Multi-Agent Systems IV. Research Issues and Practical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3914, Springer, pp.238-253, 2006, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11738817_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de composants répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des composants : Concepts, techniques et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.247-279, 2005, Génie logiciel, 2-7117-4836-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Massively Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3446, Springer-Verlag, pp.55-69, 2005, Lecture Notes in Computer Science, 978-3-540-26974-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.v-vi, 2005, Lecture Notes in Computer Science, 978-3-540-24843-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b106347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique musicale : du signal au signe musical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.17-19, 2004, Collection IC2, 2-7462-0825-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athmane Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2603, Springer, pp.182-198, 2003, Lecture Notes in Computer Science, 978-3-540-08772-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-35828-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptability and Embodiment using Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Muñoz-Mélendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Agent Systems and Application II - 9th ECCAI-ACAI/EASSS 2001, AEMAS 2001, HoloMAS 2001 Selected Revised Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2322, Springer, pp.211-212, 2002, Lecture Notes in Computer Science, 978-3-540-43377-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45982-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux systèmes multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes et architecture des systèmes multi-agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.17-25, 2001, Collection IC2, 2-7462-0336-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actalk: A Framework for Object-Oriented Concurrent Programming - Design and Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bahsoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanobu Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinori Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object-Oriented Parallel and Distributed Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, pp.209-231, 2000, 2-7462-0091-0</w:t>
+              <w:t xml:space="preserve">, Hermès, 2000, 2-7462-0091-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573102v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Actalk: A Framework for Object-Oriented Concurrent Programming - Design and Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akinori Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object-Oriented Parallel and Distributed Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, 2000, 2-7462-0091-0</w:t>
+              <w:t xml:space="preserve">, Hermès, pp.209-231, 2000, 2-7462-0091-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573103v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classification of Various Approaches for Object-Based Parallel and Distributed Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaboration between Human and Artificial Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1624, Springer, pp.3-29, 1999, Lecture Notes in Computer Science, 3-540-66930-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/10703260_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent Languages and Their Relationship to Other Programming Paradigms (Statements of the panel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Jules Charles Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Hewitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Agents V - Agent Theories, Architectures, and Languages (ATAL'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1555, Springer, pp.309-316, 1998, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-49057-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18809,1777 +18904,1777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Viability Analysis-based Assistants to Help Decision and Negotiation between Stakeholders in a Social Simulation of an Environment Management Council</w:t>
+                <w:t xml:space="preserve">Recent Advances in Music Generation: Methods, Evaluation, and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662924v4</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Music Generation: Methods, Evaluation, and Challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Use of Viability Analysis-based Assistants to Help Decision and Negotiation between Stakeholders in a Social Simulation of an Environment Management Council</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452282v2</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662924v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gul Agha, A Natural Born Actor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et assistants de décision et de négociation pour la gestion participative d'espaces protégés - Expérience du projet SimParc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La recherche scientifique en France, le rôle du CNRS et la coopération scientifique avec le Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta de Azevedo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04643313v3</w:t>
+                <w:t xml:space="preserve">hal-01221766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludification de la participation à la décision : L’expérience du jeu sérieux SimParc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jeux sérieux et assistants de décision et de négociation pour la gestion participative d'espaces protégés - Expérience du projet SimParc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408269v3</w:t>
+                <w:t xml:space="preserve">hal-04643313v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et dé-coïncidence créative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ludification de la participation à la décision : L’expérience du jeu sérieux SimParc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757391v7</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408269v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Procedures, Objects, Actors, Components, Services, to Agents - A Comparative Analysis of the History and Evolution of Programming Abstractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">IA et dé-coïncidence créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482428v4</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757391v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique en France, le rôle du CNRS et la coopération scientifique avec le Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From Procedures, Objects, Actors, Components, Services, to Agents - A Comparative Analysis of the History and Evolution of Programming Abstractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221766v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482428v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support à l’Entretien filmé sur Informatique et Musique au LIP6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Intelligence Artificielle au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cozman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Techniques for Pop Music Creation: a Real Music Production Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive music generation architecture for games based on the deep learning Transformer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Amaral Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Baffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Feijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Luz Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Tempo Estimation via Neural Networks -A Comparative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Soares de Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Nuno de Souza Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-objective approach for sustainable generative audio models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Generation by Deep Learning - Challenges and Directions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hybrid Architecture for Multi-Party Conversational Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Gatti de Bayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloisa Candello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Pachet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01660753v1</w:t>
+                <w:t xml:space="preserve">hal-01520491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Architecture for Multi-Party Conversational Systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Music Generation by Deep Learning - Challenges and Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloisa Candello</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01520491v1</w:t>
+                <w:t xml:space="preserve">hal-01660753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelos de Deep Learning para Estimativa de Tempo em Músicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Soares de Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Nuno de Souza Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 0006/2020, Universidade Federal do Estado do Rio de Janeiro (UNIRIO); Relatórios Técnicos do Departamento de Informática Aplicada da UNIRIO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de réplication basée sur les plans pour la tolérance aux pannes des systèmes multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.2005.010, LIP6. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche componentielle pour la modélisation d'agents mobiles coopérants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Jung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] lip6.2001.013, LIP6. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.1998.015, LIP6. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId431"/>
+      <w:footerReference w:type="default" r:id="rId432"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20726,51 +20821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cozman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296890v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zaleski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539189v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05399-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567390v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03093416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Pachet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3813-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02267790v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt von Staa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Davidovich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02064036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus P Endler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Briot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P. de Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhan P dos Reis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva E Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.85-115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silvestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Rossetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2009.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6F5G7NK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sordoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HTG2JZ3M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peschanski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.11-41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082983.1082977" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184941v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kafura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCC.1998.678786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Gasser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.736431" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter L&#246;hr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/292469.292470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Douwes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bindi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096975" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fradet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265229" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976252v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.123" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Amaral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Baffa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feij&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Furtado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES56371.2022.9961081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03427459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Soares de Oliveira de Souza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno de Souza Moura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01422474v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Endler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P de Almeida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward H Haeusler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433729v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P. Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513569v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Viana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; Pereira de Lucena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Moraes de Nascimento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sebba Patto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francisca Adamatti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2009.19" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294535v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Felicissimo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294557v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Sansolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Sancho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J1ZVS0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Furtado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01991-3_10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3733W30J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363705" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valente" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20081165" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Burstyn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363703" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guyot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Charif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Habibi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305977v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Krakowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306001v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329295" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Choren" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336949v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Lenica" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ogel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.21" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639670" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336914v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751069_17" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0NVLNVDQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336941v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2006.69" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Gatti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138078" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351843v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138068" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336953v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ghislain Quenum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489129v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ha&#239;k" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575771_51" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6B8DHBH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416436v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082960.1082977" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496309v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.2-3.31-45" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533563v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gh&#233;dira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yonezawa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44892-6_7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2003.1241159" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572521v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621690v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jung Yoo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Merlat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621697v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/enabl.1998.725705" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660772v4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hadjeres" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840918v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-70163-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571110v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573099v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bahsoun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Baba" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177471v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177535v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787494v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031345173" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34518-0_6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259317v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37885/230814176" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268441v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359644v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eurico Vasconcelos Filho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221585v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuya Shibayama" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44471-9_2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288135v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15711" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291832v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Braubach" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thangarajah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291366v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294559v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297914v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazuel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420077728.ch4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303878v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77990-2_2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WCQWN32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311621v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73131-3_1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SXRT46D9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311597v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74459-7_10" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHSZJX7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311571v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70945-9_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2PT07XBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311719v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2_13" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZJDJLSG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336495v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71956-4_5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V33MV884-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11961536_14" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JX6CZ8MM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11738817_15" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W6V22J4S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489158v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106347" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497097v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544770v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mu&#241;oz-M&#233;lendez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45982-0_13" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DCJHT9JG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571116v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574383v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10703260_1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MFMDLS50-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621694v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Jules Charles Meyer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Clark" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hewitt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49057-4_20" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBFFBWF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662924v4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452282v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Duan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193633v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643313v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408269v3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757391v7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482428v4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221766v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709249v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363458v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchi Yan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715919v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Amaral Costa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feijo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luz Furtado" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296892v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296897v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660753v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520491v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Gatti de Bayser" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Souza" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Candello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948673v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545686v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luna Almeida" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545516v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Duan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cozman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Cabral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296890v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zaleski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110186" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539189v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05399-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3813-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567390v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03093416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Pachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02267790v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02064036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt von Staa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Davidovich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus P Endler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Briot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P. de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhan P dos Reis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva E Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.85-115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sordoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HTG2JZ3M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silvestre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Rossetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2009.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6F5G7NK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peschanski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.11-41" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082983.1082977" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Gasser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.736431" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kafura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCC.1998.678786" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter L&#246;hr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/292469.292470" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976252v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fradet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.123" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10265229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Douwes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bindi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096975" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787491v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Amaral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Baffa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feij&#243;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Furtado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES56371.2022.9961081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03427459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Soares de Oliveira de Souza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno de Souza Moura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03418930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433729v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Endler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P. Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward H Haeusler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01422474v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P de Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Viana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; Pereira de Lucena" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-153" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Moraes de Nascimento" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-102" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Sansolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Sancho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294537v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J1ZVS0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sebba Patto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francisca Adamatti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2009.19" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296284v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Felicissimo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294557v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valente" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20081165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363705" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.22" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Furtado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01991-3_10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3733W30J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302950v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363703" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Burstyn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guyot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Charif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.31" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Habibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305977v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Krakowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306197v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329295" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ghislain Quenum" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751069_17" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0NVLNVDQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.21" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639670" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Choren" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338563v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Lenica" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ogel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351241v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336941v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2006.69" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336911v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351247v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Gatti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336915v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138078" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351843v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138068" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338547v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684961v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082960.1082977" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420380v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416428v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416429v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ha&#239;k" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575771_51" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6B8DHBH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496309v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.2-3.31-45" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689430v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529395v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2003.1241159" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531079v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533563v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gh&#233;dira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531078v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yonezawa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44892-6_7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572521v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jung Yoo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/enabl.1998.725705" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Merlat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hadjeres" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-70163-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660772v4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295000v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571110v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bahsoun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Baba" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177535v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787494v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031345173" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34518-0_6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259317v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37885/230814176" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268441v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359644v3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eurico Vasconcelos Filho" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221585v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuya Shibayama" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44471-9_2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288135v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15711" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291366v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291832v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Braubach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thangarajah" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294559v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297914v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazuel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420077728.ch4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303878v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77990-2_2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WCQWN32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311719v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2_13" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZJDJLSG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311621v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73131-3_1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SXRT46D9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311597v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74459-7_10" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHSZJX7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311571v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70945-9_5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2PT07XBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336495v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71956-4_5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V33MV884-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351317v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11961536_14" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JX6CZ8MM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697432v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11738817_15" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W6V22J4S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106347" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497097v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544770v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mu&#241;oz-M&#233;lendez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45982-0_13" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DCJHT9JG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571116v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573103v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573102v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574383v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10703260_1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MFMDLS50-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621694v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Jules Charles Meyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Clark" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hewitt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49057-4_20" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBFFBWF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452282v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662924v4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193633v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221766v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643313v3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408269v3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757391v7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482428v4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709249v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545331v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363458v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchi Yan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Amaral Costa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feijo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luz Furtado" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296892v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296897v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520491v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Gatti de Bayser" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Souza" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Candello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660753v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948673v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545686v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luna Almeida" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545516v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>