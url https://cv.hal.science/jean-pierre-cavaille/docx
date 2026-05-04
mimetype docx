--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -478,3024 +478,3024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Athées italiens dans les conversations entre Gabriel Naudé et Guy Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.219-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15052-7.p.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gli atei italiani nelle conversazioni tra Gabriel Naudé e Guy Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista storica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134 (1), pp.75-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les priapolithes et hysterapetrae de Pierre Borel. Vie et reproduction des pierres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Suivre les pierres, 79, pp.168-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11zro⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Athées italiens dans les conversations entre Gabriel Naudé et Guy Patin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raillerie blasphématoire au début de l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La raillerie au XVIIe siècle, 110, pp.173-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.110.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charmes, possession et sorcellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Charme, 1 (29), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.029.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naked as a sign'. Comment les Quakers ont inventé la nudité protestataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.75-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.20414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te rakel norh romenes ko dives. Parler manouche aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.5340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contagion de l’athéisme et du libertinage (XVIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre clandestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31, pp.219-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15052-7.p.0219⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29, pp.291-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11884-8.p.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La raillerie blasphématoire au début de l’époque moderne</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous restions les Troubadours de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.110.0173⟩</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.615-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.203.0615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Charmes, possession et sorcellerie</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceija Stojka (1933-2013) Wir Rom sind ein Folk, das sehr im Hintergrund lebt. Nous Roms, sommes un peuple qui a toujours vécu très en retrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens-Dessous</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Écrits autobiographiques subalternes (français, italien, occitan, allemand), 19, pp.115-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Naked as a sign'. Comment les Quakers ont inventé la nudité protestataire</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religione e filosofia nelle Memorie di Giacomo Bernardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.47-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">La contagion de l’athéisme et du libertinage (XVIe-XVIIIe siècle)</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diable au cul. Note d’érudition démonologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre clandestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29, pp.291-307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11884-8.p.0291⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 28, pp.359-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10651-7.p.0359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Džijás dur i mérepén » : « Il y a eu un meurtre ». Présentation d’une version manouche du conte‑type La Bête à sept têtes (T. 300) recueillie en 2018 en Creuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bonnemason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.203.0615⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Éclats de parole, 85, pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.5984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ceija Stojka (1933-2013) Wir Rom sind ein Folk, das sehr im Hintergrund lebt. Nous Roms, sommes un peuple qui a toujours vécu très en retrait</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Langues du Saint-Esprit. Glossolalie et discernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/theoremes.2870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Religione e filosofia nelle Memorie di Giacomo Bernardi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallait-il qu’ils soient assez cons pour penser que j’allais parler ?&amp;quot; : [Note critique à propos de :] Addante, Luca. Tommaso Campanella. Il filosofo immaginato, interpretato, falsato. Bari/Roma : Editori Laterza (= Quadrante Laterza 213), 2018. 254 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (1-2), pp.32-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kl-2019-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le diable au cul. Note d’érudition démonologique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possession et sorcellerie en France au xviie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bulletin bibliographique, 188, pp.141-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.46770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance de guerre d’un sabotier et d’une couturière en pays marchois : Amélie et Émile Quentin (1914-1919)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lemouzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.88-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitture libertine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista storica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, CXXX (1), pp.270-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une forme de caution théorique aux discriminations linguistiques : le cas de la langue romani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Langues et discriminations, 2 (7), pp.107-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.007.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“D’où vient le mal” : Divination et dévotion des fontaines en Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.31-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.31543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labadie : le périple confessionnel d’un réformateur insoumis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.29731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire sociolinguistique de la possession d’Aix-en-Provence (1610-1611)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Langages dissidents: performances et contestations religieuses à l’époque moderne, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.1660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertine slow reading ou lectio difficilior potior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question nationale chez Robert Lafont, Yves Rouquette et Joan Larzac (1967-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Yves Rouquette (1936-2015) engagement et création littéraire, CXXI (2), pp.375-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion de la reine Christine, de son enfance aux temps de sa conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ﻿La République des Lettres et Christine de Suède, 24, pp.97-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blasphème et Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ﻿Itinéraires arabes en révolution (2011-2014), XXXII (74), pp.150-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion d’une critique philosophique de la religion au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Une philosophie de la religion avant les Lumières, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/theoremes.857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corruption naturelle et corruption civilisationnelle dans le Theophrastus Redivivus (1659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Penser la corruption à l’âge baroque (1580-1660), 3-4, pp.277-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combat antireligieux et athéisme dans le Theophrastus Redivivus (1659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les dossiers de Jean-Pierre Cavaillé, Libertinage, athéisme, irréligion. Essais et bibliographie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fin de l’autre Monde, un roman libertin du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les dossiers de Sophie Houdard, Lectures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom de la farine, de l’eau et du sel. Le cas Alexander Agnew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre clandestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28, pp.359-370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10651-7.p.0359⟩</w:t>
+              <w:t xml:space="preserve">, 2015, La littérature philosophique clandestine dans les correspondances, 23, pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4706-8.p.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Question de l’irréligion populaire, à la rencontre de l’histoire et de l’anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin annuel de l'Institut d’Histoire de la Réformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXXVI, pp.55-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Langues du Saint-Esprit. Glossolalie et discernement</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épopée privée d’André Mounier, présentation et édition d’André Mounier : Mon histoire de 1937 à 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lemouzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211, pp.53-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fallait-il qu’ils soient assez cons pour penser que j’allais parler ?&amp;quot; : [Note critique à propos de :] Addante, Luca. Tommaso Campanella. Il filosofo immaginato, interpretato, falsato. Bari/Roma : Editori Laterza (= Quadrante Laterza 213), 2018. 254 p.</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Limits of Acceptability: The Glorious Debauchee Jacques Vallée Des Barreaux. A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Les limites de l'acceptable</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Possession et sorcellerie en France au xviie siècle</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers Patin vus par leur auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.161-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Kołakowski, Chrétiens sans Église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Bulletin bibliographique, 188, pp.141-159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.46770⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Dissidences. Jalons dans l’œuvre de Leszek Kołakowski (1927-2009), 166, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.25946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...855 lines deleted...]
-                <w:t xml:space="preserve">Combat antireligieux et athéisme dans le Theophrastus Redivivus (1659)</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réhabilitation naturaliste de Machiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les dossiers de Jean-Pierre Cavaillé, Libertinage, athéisme, irréligion. Essais et bibliographie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Louis Machon, apologiste de Machiavel, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">La Fin de l’autre Monde, un roman libertin du XXIe siècle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée de l’injonction de transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les dossiers de Sophie Houdard, Lectures</w:t>
+              <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Secret et mensonge. Essais et comptes rendus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...245 lines deleted...]
-                <w:t xml:space="preserve">The Limits of Acceptability: The Glorious Debauchee Jacques Vallée Des Barreaux. A Case Study</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté des biens, un motif radical inacceptable dans l’Angleterre du Commonwealth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Les limites de l'acceptable</w:t>
+              <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Libertinage, athéisme, irréligion. Essais et bibliographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">La face cachée de l’injonction de transparence</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Italie déniaisée dans les Naudeana de Guy Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Secret et mensonge. Essais et comptes rendus</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821710v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02092320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’illustre débauché » Jacques Vallée Des Barreaux : Un cas d’acceptation restreinte</w:t>
               </w:r>
@@ -6045,285 +6045,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Quakers to Femen. Practices in protest nudity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Fischer; X. von Tippelskirch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bodies in Early Modern Religious Dissent Naked, Veiled, Vilified, Worshipped</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-138, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunos puntos de vista de las disidencias gitanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neyra Patricia Alvarado Solís. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombrar y circular, gitanos entre Europa y las Américas Innovación, creatividad y resistencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Colegio de San Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-285, 2021, 978-607-8794-06-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Apologia di Machiavelli e il paradigma dell’uomo dissociato : una lettura di Louis Machon nella prospettiva di Anna Maria Battista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Ruocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trasformazioni della Science de l’homme. Anna Maria battista e la psicologia politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-84, 2021, Studi Politici, 9788857572352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201160v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-03201161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dall’etnografia contemporanea alla storia della cultura religiosa popolare nella prima età moderna : i casi dell’irreligione dei poeti contadini e della superstizione delle devozioni alle fonti</w:t>
               </w:r>
@@ -8072,199 +8072,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Corps de l’ennemi de Dieu et des hommes : le supplice de Jules-César Vanini, condamné au bûcher pour blasphème et athéisme (1619)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Caron; Laurent Lamoine; Natividad Planas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre traces mémorielles et marques corporelles. Regards sur l’ennemi de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-336, 2014, Histoires croisées, 978-2-84516-678-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liberté, égalité, clandestinité : l’injonction du retour à la nature dans le Theophrastus Redivivus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Gengoux; Pierre-François Moreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre la Renaissance et les Lumières, le "Theophrastus redivivus" (1659)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-46, 2014, Libre pensée et littérature clandestine, 978-2-7453-2671-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092274v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02092284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9012,151 +9012,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine philosophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La raillerie blasphématoire au XVIe siècle à partir des considérations de Henri Estienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218379v2</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03206015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceija Stojka (1933-2013). Wir Rom sind ein Folk, das sehr im Hintergrund lebt. Nous Roms, sommes un peuple qui a toujours vécu très en retrait</w:t>
               </w:r>
@@ -10211,51 +10211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cavaill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17200-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17451-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.232.0271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15052-7.p.0219" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.110.0173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.029.0029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0291" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02880414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.2870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kl-2019-0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.46770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.007.0107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31543" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.1660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.29731" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.452" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.857" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.925" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4706-8.p.0249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25946" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04837222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soudan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.5057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.325" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09361-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bencist&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10467-book-08533457-9782745334572.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-deniaises-irreligion-et-libertinage-au-debut-de-l-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1415-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesr.univ-tours.fr/la-%C2%AB-malebouche-%C2%BB-logique-et-histoire-des-paroles-blessantes-en-europe-du-moyen-age-a-la-premiere-modernite" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/lesprit-de-liberte-a-toulouse-au-temps-du-parlement/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cursed-Blessings-Sex-and-Religious-Radical-Dissent-in-Early-Modern-Europe/Grassi/p/book/9781032290867?srsltid=AfmBOopXJ-OzMaJU4T1aD_Vfo0sLgvhsaV1VOavM4GhQph7PLR_dfFnM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OLKZ2722" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0266-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03905790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262045919/cultures-of-contagion/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14058.003.0007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095539v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ER-EB.5.119407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.5.130497" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34605" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34605" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857572352" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Bodies-in-Early-Modern-Religious-Dissent-Naked-Veiled-Vilified-Worshiped/Fischer-Tippelskirch/p/book/9780367533229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201161v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fnasat.centredoc.fr/doc_num.php?explnum_id=1938" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracne-editrice.it/index.php/pubblicazione.html?item=9788825532401" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-camerone-1598-la-prison-du-cavalier-marin-1612-suivi-de-le-camerotto-1645-de-girolamo-brusoni-introduction.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09361-9.p.0007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004420601_005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/Litteraire.-Pour-Alain-Viala-Tome-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20738" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~OEuvres-en-rupture-entre-France-et~.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4300" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10366-book-08533138-9782745331380.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092071v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manchesteruniversitypress.co.uk/9781526106193/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grihl.ehess.fr/index.php?866" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kunst_der_T%C3%A4uschung_%E2%80%93_Art_of_Deception._%C3%9Cber_Status_und_Bedeutung_%C3%A4sthetischer_und_d%C3%A4monischer_Illusion_in_der_Fr%C3%BChen_Neuzeit_in_Italien_und_Frankreich/titel_894.ahtml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcwnzcm.11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-languedoc-et-en-france-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3344-3.p.0057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-arts-de-lire-des-philosophes-modernes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espaci-occitan.com/botiga/fr/poesie/866-amb-un-fil-d-amistat-melanges-offerts-a-philippe-gardy-collectif-collegues-disciples-et-amis-9782951012974.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/248137" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/207563" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8870-book-08532671-9782745326713.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Entre%20traces%20m%C3%A9morielles%20et%20marques%20corporelles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972685v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/unyi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091815v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841814v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05334374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174980v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129628v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218379v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340556v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508768v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109883v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109634v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01246847v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109648v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02092525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cavaill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17200-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17451-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.232.0271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15052-7.p.0219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.110.0173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.029.0029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0291" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02880414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.2870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kl-2019-0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.46770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.007.0107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31543" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.29731" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.1660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.452" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.857" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.925" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4706-8.p.0249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25946" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6153" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04837222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soudan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.5057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.325" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09361-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bencist&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10467-book-08533457-9782745334572.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-deniaises-irreligion-et-libertinage-au-debut-de-l-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1415-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesr.univ-tours.fr/la-%C2%AB-malebouche-%C2%BB-logique-et-histoire-des-paroles-blessantes-en-europe-du-moyen-age-a-la-premiere-modernite" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/lesprit-de-liberte-a-toulouse-au-temps-du-parlement/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cursed-Blessings-Sex-and-Religious-Radical-Dissent-in-Early-Modern-Europe/Grassi/p/book/9781032290867?srsltid=AfmBOopXJ-OzMaJU4T1aD_Vfo0sLgvhsaV1VOavM4GhQph7PLR_dfFnM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OLKZ2722" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0266-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03905790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262045919/cultures-of-contagion/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14058.003.0007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095539v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ER-EB.5.119407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.5.130497" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34605" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34605" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Bodies-in-Early-Modern-Religious-Dissent-Naked-Veiled-Vilified-Worshiped/Fischer-Tippelskirch/p/book/9780367533229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fnasat.centredoc.fr/doc_num.php?explnum_id=1938" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857572352" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracne-editrice.it/index.php/pubblicazione.html?item=9788825532401" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-camerone-1598-la-prison-du-cavalier-marin-1612-suivi-de-le-camerotto-1645-de-girolamo-brusoni-introduction.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09361-9.p.0007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004420601_005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/Litteraire.-Pour-Alain-Viala-Tome-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20738" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~OEuvres-en-rupture-entre-France-et~.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4300" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10366-book-08533138-9782745331380.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092071v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manchesteruniversitypress.co.uk/9781526106193/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grihl.ehess.fr/index.php?866" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kunst_der_T%C3%A4uschung_%E2%80%93_Art_of_Deception._%C3%9Cber_Status_und_Bedeutung_%C3%A4sthetischer_und_d%C3%A4monischer_Illusion_in_der_Fr%C3%BChen_Neuzeit_in_Italien_und_Frankreich/titel_894.ahtml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcwnzcm.11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-languedoc-et-en-france-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3344-3.p.0057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-arts-de-lire-des-philosophes-modernes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espaci-occitan.com/botiga/fr/poesie/866-amb-un-fil-d-amistat-melanges-offerts-a-philippe-gardy-collectif-collegues-disciples-et-amis-9782951012974.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/248137" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/207563" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092284v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Entre%20traces%20m%C3%A9morielles%20et%20marques%20corporelles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8870-book-08532671-9782745326713.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972685v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/unyi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091815v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841814v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05334374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174980v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129628v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218379v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340556v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508768v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109883v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109634v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01246847v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109648v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02092525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>