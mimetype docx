--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1501,51 +1501,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Langues du Saint-Esprit. Glossolalie et discernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
+              <w:t xml:space="preserve">ThéoRèmes : Penser le religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/theoremes.2870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
@@ -2010,196 +2010,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire sociolinguistique de la possession d’Aix-en-Provence (1610-1611)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Langages dissidents: performances et contestations religieuses à l’époque moderne, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.1660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Labadie : le périple confessionnel d’un réformateur insoumis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.29731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091731v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02091759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertine slow reading ou lectio difficilior potior</w:t>
               </w:r>
@@ -2487,1015 +2487,1015 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion d’une critique philosophique de la religion au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
+              <w:t xml:space="preserve">ThéoRèmes : Penser le religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Une philosophie de la religion avant les Lumières, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/theoremes.857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combat antireligieux et athéisme dans le Theophrastus Redivivus (1659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les dossiers de Jean-Pierre Cavaillé, Libertinage, athéisme, irréligion. Essais et bibliographie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption naturelle et corruption civilisationnelle dans le Theophrastus Redivivus (1659)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes de lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Penser la corruption à l’âge baroque (1580-1660), 3-4, pp.277-299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edl.925⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02092087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Combat antireligieux et athéisme dans le Theophrastus Redivivus (1659)</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fin de l’autre Monde, un roman libertin du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les dossiers de Jean-Pierre Cavaillé, Libertinage, athéisme, irréligion. Essais et bibliographie</w:t>
+              <w:t xml:space="preserve">, 2015, Les dossiers de Sophie Houdard, Lectures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La Fin de l’autre Monde, un roman libertin du XXIe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom de la farine, de l’eau et du sel. Le cas Alexander Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La littérature philosophique clandestine dans les correspondances, 23, pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4706-8.p.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Question de l’irréligion populaire, à la rencontre de l’histoire et de l’anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin annuel de l'Institut d’Histoire de la Réformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXXVI, pp.55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épopée privée d’André Mounier, présentation et édition d’André Mounier : Mon histoire de 1937 à 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lemouzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211, pp.53-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Limits of Acceptability: The Glorious Debauchee Jacques Vallée Des Barreaux. A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les dossiers de Sophie Houdard, Lectures</w:t>
+              <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Les limites de l'acceptable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au nom de la farine, de l’eau et du sel. Le cas Alexander Agnew</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers Patin vus par leur auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre clandestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La littérature philosophique clandestine dans les correspondances, 23, pp.249-260. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 22, pp.161-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Question de l’irréligion populaire, à la rencontre de l’histoire et de l’anthropologie</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Kołakowski, Chrétiens sans Église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin annuel de l'Institut d’Histoire de la Réformation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dissidences. Jalons dans l’œuvre de Leszek Kołakowski (1927-2009), 166, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.25946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">The Limits of Acceptability: The Glorious Debauchee Jacques Vallée Des Barreaux. A Case Study</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réhabilitation naturaliste de Machiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Les limites de l'acceptable</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Louis Machon, apologiste de Machiavel, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...167 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une réhabilitation naturaliste de Machiavel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée de l’injonction de transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Louis Machon, apologiste de Machiavel, 1, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Secret et mensonge. Essais et comptes rendus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La face cachée de l’injonction de transparence</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Italie déniaisée dans les Naudeana de Guy Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Secret et mensonge. Essais et comptes rendus</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté des biens, un motif radical inacceptable dans l’Angleterre du Commonwealth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les dossiers de Jean-Pierre Cavaillé, Libertinage, athéisme, irréligion. Essais et bibliographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092320v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02821710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’illustre débauché » Jacques Vallée Des Barreaux : Un cas d’acceptation restreinte</w:t>
               </w:r>
@@ -6045,285 +6045,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Apologia di Machiavelli e il paradigma dell’uomo dissociato : una lettura di Louis Machon nella prospettiva di Anna Maria Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giovanni Ruocco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trasformazioni della Science de l’homme. Anna Maria battista e la psicologia politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-84, 2021, Studi Politici, 9788857572352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunos puntos de vista de las disidencias gitanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neyra Patricia Alvarado Solís. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombrar y circular, gitanos entre Europa y las Américas Innovación, creatividad y resistencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Colegio de San Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-285, 2021, 978-607-8794-06-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Quakers to Femen. Practices in protest nudity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Fischer; X. von Tippelskirch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bodies in Early Modern Religious Dissent Naked, Veiled, Vilified, Worshipped</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-138, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095567v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-03201160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dall’etnografia contemporanea alla storia della cultura religiosa popolare nella prima età moderna : i casi dell’irreligione dei poeti contadini e della superstizione delle devozioni alle fonti</w:t>
               </w:r>
@@ -6811,208 +6811,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Apologie pour Machiavelle de Louis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Libral; Fanny Népote. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres en rupture entre France et Italie : arts, sciences et lettres, XVIe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-84, 2018, Lettres &amp; culture, 978-2-8107-0521-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les restrictions mentales dans la résolution pratique des cas de conscience : aux origines de l’objection de conscience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Roussillon; Sylvaine Guyot; Dominic Glynn; Marie-Madeleine Fragonard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littéraire : pour Alain Viala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-128, 2018, Études littéraires, 978-2-84832-315-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.20738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.apu.20738⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02091728v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02091723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation de la pseudonymie dans Les Auteurs déguisés d’Adrien Baillet</w:t>
               </w:r>
@@ -9012,151 +9012,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La raillerie blasphématoire au XVIe siècle à partir des considérations de Henri Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218379v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206015v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04218379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceija Stojka (1933-2013). Wir Rom sind ein Folk, das sehr im Hintergrund lebt. Nous Roms, sommes un peuple qui a toujours vécu très en retrait</w:t>
               </w:r>
@@ -10211,51 +10211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cavaill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17200-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17451-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.232.0271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15052-7.p.0219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.110.0173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.029.0029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0291" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02880414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.2870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kl-2019-0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.46770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.007.0107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31543" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.29731" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.1660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.452" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.857" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.925" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4706-8.p.0249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25946" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6153" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04837222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soudan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.5057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.325" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09361-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bencist&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10467-book-08533457-9782745334572.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-deniaises-irreligion-et-libertinage-au-debut-de-l-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1415-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesr.univ-tours.fr/la-%C2%AB-malebouche-%C2%BB-logique-et-histoire-des-paroles-blessantes-en-europe-du-moyen-age-a-la-premiere-modernite" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/lesprit-de-liberte-a-toulouse-au-temps-du-parlement/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cursed-Blessings-Sex-and-Religious-Radical-Dissent-in-Early-Modern-Europe/Grassi/p/book/9781032290867?srsltid=AfmBOopXJ-OzMaJU4T1aD_Vfo0sLgvhsaV1VOavM4GhQph7PLR_dfFnM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OLKZ2722" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0266-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03905790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262045919/cultures-of-contagion/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14058.003.0007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095539v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ER-EB.5.119407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.5.130497" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34605" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34605" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Bodies-in-Early-Modern-Religious-Dissent-Naked-Veiled-Vilified-Worshiped/Fischer-Tippelskirch/p/book/9780367533229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fnasat.centredoc.fr/doc_num.php?explnum_id=1938" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857572352" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracne-editrice.it/index.php/pubblicazione.html?item=9788825532401" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-camerone-1598-la-prison-du-cavalier-marin-1612-suivi-de-le-camerotto-1645-de-girolamo-brusoni-introduction.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09361-9.p.0007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004420601_005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/Litteraire.-Pour-Alain-Viala-Tome-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20738" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~OEuvres-en-rupture-entre-France-et~.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4300" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10366-book-08533138-9782745331380.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092071v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manchesteruniversitypress.co.uk/9781526106193/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grihl.ehess.fr/index.php?866" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kunst_der_T%C3%A4uschung_%E2%80%93_Art_of_Deception._%C3%9Cber_Status_und_Bedeutung_%C3%A4sthetischer_und_d%C3%A4monischer_Illusion_in_der_Fr%C3%BChen_Neuzeit_in_Italien_und_Frankreich/titel_894.ahtml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcwnzcm.11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-languedoc-et-en-france-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3344-3.p.0057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-arts-de-lire-des-philosophes-modernes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espaci-occitan.com/botiga/fr/poesie/866-amb-un-fil-d-amistat-melanges-offerts-a-philippe-gardy-collectif-collegues-disciples-et-amis-9782951012974.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/248137" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/207563" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092284v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Entre%20traces%20m%C3%A9morielles%20et%20marques%20corporelles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8870-book-08532671-9782745326713.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972685v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/unyi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091815v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841814v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05334374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174980v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129628v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218379v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340556v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508768v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109883v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109634v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01246847v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109648v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02092525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cavaill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17200-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17451-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.232.0271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15052-7.p.0219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.110.0173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.029.0029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0291" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02880414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.2870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kl-2019-0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.46770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.007.0107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31543" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.1660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.29731" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.452" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.857" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.925" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4706-8.p.0249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25946" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6153" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04837222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soudan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.5057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.325" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09361-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bencist&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10467-book-08533457-9782745334572.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-deniaises-irreligion-et-libertinage-au-debut-de-l-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1415-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesr.univ-tours.fr/la-%C2%AB-malebouche-%C2%BB-logique-et-histoire-des-paroles-blessantes-en-europe-du-moyen-age-a-la-premiere-modernite" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/lesprit-de-liberte-a-toulouse-au-temps-du-parlement/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cursed-Blessings-Sex-and-Religious-Radical-Dissent-in-Early-Modern-Europe/Grassi/p/book/9781032290867?srsltid=AfmBOopXJ-OzMaJU4T1aD_Vfo0sLgvhsaV1VOavM4GhQph7PLR_dfFnM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OLKZ2722" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0266-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03905790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262045919/cultures-of-contagion/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14058.003.0007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095539v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ER-EB.5.119407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.5.130497" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34605" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34605" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857572352" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fnasat.centredoc.fr/doc_num.php?explnum_id=1938" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Bodies-in-Early-Modern-Religious-Dissent-Naked-Veiled-Vilified-Worshiped/Fischer-Tippelskirch/p/book/9780367533229" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracne-editrice.it/index.php/pubblicazione.html?item=9788825532401" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-camerone-1598-la-prison-du-cavalier-marin-1612-suivi-de-le-camerotto-1645-de-girolamo-brusoni-introduction.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09361-9.p.0007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02511571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004420601_005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~OEuvres-en-rupture-entre-France-et~.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/Litteraire.-Pour-Alain-Viala-Tome-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20738" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4300" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10366-book-08533138-9782745331380.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092071v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manchesteruniversitypress.co.uk/9781526106193/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grihl.ehess.fr/index.php?866" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kunst_der_T%C3%A4uschung_%E2%80%93_Art_of_Deception._%C3%9Cber_Status_und_Bedeutung_%C3%A4sthetischer_und_d%C3%A4monischer_Illusion_in_der_Fr%C3%BChen_Neuzeit_in_Italien_und_Frankreich/titel_894.ahtml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcwnzcm.11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-languedoc-et-en-france-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3344-3.p.0057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-arts-de-lire-des-philosophes-modernes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espaci-occitan.com/botiga/fr/poesie/866-amb-un-fil-d-amistat-melanges-offerts-a-philippe-gardy-collectif-collegues-disciples-et-amis-9782951012974.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/248137" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/207563" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092284v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Entre%20traces%20m%C3%A9morielles%20et%20marques%20corporelles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8870-book-08532671-9782745326713.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972685v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/unyi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091815v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841814v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05334374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174980v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129628v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218379v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340556v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508768v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109883v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109634v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01246847v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109648v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02092525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>