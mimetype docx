--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Chanet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7011-4535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116538325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture 5.0 : Opportunités et défis des grands modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedBirdAg: A low-energy federated learning platform for bird detection with wireless smart cameras in agriculture 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Benhoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.63. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ai6040063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Algorithm with Geometrical Heuristics for Solving the Close Enough Traveling Salesman Problem: Application to the Trajectory Planning of an Unmanned Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16010044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConnecSenS, a Versatile IoT Platform for Environment Monitoring: Bring Water to Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarramia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.2896. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23062896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of underground things in agriculture 4.0: challenges, applications and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.4058. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Collection from Buried Sensor Nodes by Means of an Unmanned Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.5926. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22155926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of LoRa technology in 433-MHz and 868-MHz for underground to aboveground data transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.106770. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2022.106770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual data model and its automatic implementation for IoT-based business intelligence applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.10719-10732. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3016608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Experience of a Context-Aware System for Smart Irrigation Using CASO and IRRIG Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.1803. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10051803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du capteur à l’indicateur : les entrepôts de données spatiales au service d’une meilleure maîtrise des consommations énergétiques des entreprises agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.51377788991795E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent flood adaptive context-aware system: How wireless sensors adapt their configuration based on environmental phenomenon events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206 (11), pp.68-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Context-Aware Objective Function (SCAOF) of Routing Protocol for Agricultural Low-Power and Lossy Networks (RPAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.19507-19540. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150x0000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie par transformation de systèmes d'organisation des connaissances et évaluation de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 20 (n° 3), pp. 37-61. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.3.37-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders involvement on establishing public-private partnerships through innovation in agricultural mechanization: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wermeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5836/ijam/2015-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au champ et au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sensor-based Spatial OLAP architecture centered on an agricultural farm energy-use diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des indicateurs énergétiques des entreprises agricoles : une approche spatial OLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.37-65. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.37-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the RPL protocol to Agricultural Low-power and Lossy Network (A-LLNs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic design of spatial data cubes from simulation model results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.70-95. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdwm.2013010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation fine des performances énergétiques des exploitations agricoles par l'utilisation des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.267-281. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vdsw-t455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the quality of multidimensional analysis in data warehouses of simulation results: application to pesticide transfer data produced by the MACRO Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E - WAter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.on-line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge management system for exchanging and creating knowledge in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.163‑182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Water official publication of the European Water Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, 16 (3), pp.55-84. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.16.3.55-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des connaissances pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.155-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay-Drill across: a new drill across operator for spatial data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.261-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional model for data warehouses of simulation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaeis.2010070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.140-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive system for wireless sensor networks Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Inter-vehicle communication protocol dedicated to intelligent transport systems (CIVIC : Communication Inter Véhicule Intelligente et Coopérative)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en R&amp;D pour le machinisme agricole : guidage, capteurs, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de Veille Machinisme Agricole CETIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et échange d'information en agriculture aux congrès CIGR et ATOE de Bonn en septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'information CETIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation et gestion des informations liées aux pratiques agricoles : systèmes d`information à référence spatiale partagés et moyens de communication interopérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (3 ( séance du 18 mai 2005)), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications de communication sans fil dans le machinisme agricole pour l'échange des données, le pilotage de certaines machines et les fonctions de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note technique CETIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications de communication sans fil dans le machinisme agricole à l'occasion du salon international AGRITECHNICA Hanovre , 8-12 novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note technique CETIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMUNICATION ET EQUIPEMENTS AGRICOLES : DU RESEAU EMBARQUE AU RESEAU AD HOC SANS FIL POUR L'INTEGRATION DES EQUIPEMENTS AGRICOLES DANS DES SYSTEMES D'INFORMATION ETENDUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouazdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVUE DE l'INGENIERIE-EAU AGRICULTURE TERRITOIRES (TECHNOLOGIES POUR LES AGROSYSTEMES DURABLES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFORMATION OF HEALTHCARE WITH INFORMATION TECHNOLOGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et équipements agricoles - Du réseau embarqué au réseau ad hoc sans fil pour l`intégration des équipements agricoles dans des systèmes d`information étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouazdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification by fluorescent tracers of the specified risk materials in the meat and bone meal industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Frencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracer and tracing methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (19), pp.539-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of fluorescent detection of pathogens on pork carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berliner Munchener Tierärztliche Wochenscrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 114, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for the traceability in the meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité des produits carnés : un large éventail de moyens techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (1), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision artificielle et traçabilité des produits. Application à la filière cuir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (6), pp.350-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dans la filière cuir : un programme de recherche-développement pour améliorer globalement la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landrevie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15 (6), pp.171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAIRS : Solutions technologiques partagées : analyse d’impact, interopérabilité et ressources pour la durabilité de systèmes robotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Flore Doutreleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; RobAgri. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses et recommandations du Comité d'Appui Scientifique et Technique à la Cellule d'Animation Nationale du dispositif DEPHY du plan ECOPHYTO 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Pinochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse de l'expertise des systèmes d'information MicMac design BD, Osmose et SYSTERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique Projet DISP'eau du 1er mars 2010 au 31 mai 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport novembre 2010 (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faidix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of mesh WIFI equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ercetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and design of intelligent wireless networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ercetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics and test definition ( Project Netadded New Technologies to Avoid Digital Division in e-Divided areas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ercetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D31-D33 NeT-ADDeD project: Validation site Operation, Maintenance & Evaluation Report - Allier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPHYTO R&D : Vers des systèmes de culture économes en produits phytosanitaires. Volet 2 TOME IX : Conception d'un réseau d'acquisition de références et d'un réseau d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2009, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and laboratory test performance evaluation results (project Netadded, New Technologies to Avoid Digital Division in e-divided areas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ercetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport octobre 2009 (1ère année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTAG information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Model of the OTAG local system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2008, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data generation for information system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Visoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un prototype expérimental de laboratoire dit capteur d'état hydrique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Communication Inter Véhicule Intelligente Coopérative : CIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une antenne motorisée pour réseau sans fil étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en conditions industrielles d'une méthode d'identification et de marquage des matériaux à risques spécifiés : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Frencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par traceur et détection des produits à hauts risques dans la filière farines de viande et d'os</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Francia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par traceurs et détection des produits à hauts risques dans la filière farines de viandes et d'os : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des tranches de jambon cuit par vision numérique : appel à proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des tranches de jambon cuit par vision numérique. Cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reading of pig identifiers: feasibility study for the Danish Meat Research Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de micro-organismes pathogènes ou d'altération in situ sur des carcasses de porcs en cours de process : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un système de comptage automatique de plants de betteraves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1998, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistolet de tatouage des porcelets à injection automatique d'encre : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1998, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistolet de tatouage des porcelets à injection automatique d'encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1998, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture automatique de numéros de frappe : étude de traçabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité technologique pour un système d'identification automatique des cuirs et peaux : bilan des travaux réalisés par le Cemagref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur de code à points (DCP) Version 3.5 : Dossier de programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des déformations sur la qualité de lecture de marques perforées dans du cuir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1994, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisation et automatisation de la découpe primaire des carcasses de porcs. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1994, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisation et automatisation de la découpe primaire des carcasses de porcs : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherches et d'études sur les applications des techniques modernes d'identification dans les abattoirs - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1992, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA au service d’une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage - Conférence BEA "L’intelligence Artificielle au service des Hommes et des animaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Coopération Agricole, Oct 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDEA : Robot behavior adaptation from interactive communication with buried sensor nodes. Application to smart agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Control &amp; Guidance (MCG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wroclaw University of Science and Technology with Kölner Labor für Baumaschinen, Nov 2022, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a web-of-things approach for OPC UA field device discovery in the industrial IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFCS 2022 - 18th IEEE International Conference on Factory Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Pavia, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS53837.2022.9779181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03633704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroTechnoPôle. Plateforme au service du développement de nouvelles solutions technologiques pour la transition agroécologique. Webinaire Axema. 10 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heritier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroTechnoPôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack of Services for Context-Aware Systems: An Internet-Of-Things System Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE-RIVF International Conference on Computing and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF51545.2021.9642107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195120v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASO et IRRIG deux ontologies pour le développement de systèmes contextuels : cas d’usage sur l’automatisation de l’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus robotique - Les robots proposent leurs services aux agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartAgri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du monde agricole :Quelles conséquences pour le conseil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l’Agriculture Digitale et Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Auch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques d'un système d'irrigation intelligent : comparaison entre SSN et SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and sensor integration for smart farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart information communication science and technology to support sustainable development : France-China workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Shiyan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological requirement specification for smart irrigation systems: a SOSA/SSN and SAREF comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Sensor Networks Workshop (SSN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT in Agriculture: Context-aware approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du Workshop NICST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irstea Use Case: Integration of crop observations using semantic web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Metadata and Semantics Research (MTSR’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent wireless sensor network simulation: Flood use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formalisation for wireless sensor network adaptive context-aware system: Application to an environmental use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Sensor Technologies and Applications SENSORCOMM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de consensus entre sources et calcul de confiance fondé sur l’intégrale de Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Method Based on Consensual Knowledge and Trust Computation: The MUSCKA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information : de l’échange de données à la mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMA 2015 Conférence agriculture connectée, TIC et robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Research Conference on Metadata and Semantics Research (MTSR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.314-328, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware tool-set for routing-targeted mutual configuration and optimization of LLNs through bridging virtual and physical worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2014, New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Weihai, China. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic assessment of dairy activities using OLAP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefrileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2014 International conference on agricultural engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Zurich, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Station Data Publication at Irstea: An implementation report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Corcho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Semantic Sensor Networks (SSN 2014) in conjunction with the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rida Del Garda, Italy. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude sur l’efficacité des méthodes de conception et d’implémentation pour les Entrepôts de Données par une méthodologie « requirement-based » : cas d’étude de la consommation d’énergie en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charlotte Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Luciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journées francophone sur les Entrepôts de Données et l’Analyse en ligne EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Vichy, pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated survey in plant disease detection for precision agriculture using image processing and wireless multimedia sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2014, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RPL based adaptive and scalable data-collection protocol module for NS-3 simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST 2103 New Information Communication Science and Technology for Sustainable Development: France-China International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation fine des performances énergétiques des exploitations agricoles par l’utilisation des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charlotte Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casdar Innovation et Partenariat. Résultats de l'appel à projets 2008, Journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of wireless sensor technologies applied to precision agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barcelo-Ordinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECPA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless multimedia sensor network for plant disease detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barcelo-Ordinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2103 New Information Communication Science and Technology for Sustainable Development: France-China International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in ICT for agriculture: Example of an e-services portal for the reduction of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wermeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Turin, Italy. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bulletins de Santé du Végétal : spécification d’une base d’annotations pour la recherche d’information sémantique en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Atelier Recherche d'Information SEmantique, RISE 2013 associé à la Plate-forme IA 2013 (PFIA 2013) et aux 24ème journées d'Ingénierie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new WPAN Model for NS-3 simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Ghomali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2103 New Information Communication Science and Technology for Sustainable Development: France-China International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier module d'une ontologie agricole sur la protection des cultures : Agronomic Taxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement, IN-OVIV 2013 associé à la Plate-forme IA 2013 (PFIA 2013) et aux 24ème journées d'Ingéniérie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. p. 5 - p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic taxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Open Data (WOD'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500410.2500415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in agricultural machinery: Analysis of two examples for the reduction of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wermeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIOSTA XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Billund, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience et gestion des connaissances pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GCI 2013 : Gestion des Connaissances et Innovation: état et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Maroc. pp.80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modified RPL under VANET-WSN communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Computational ans Information Sciences (ICCIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Shiyan, pp.4, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIS.2013.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art : Extraction d'information à partir de thésaurus pour générer une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier “Sémantique et ontologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Moulis, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations des BSV et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FréDoc 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Modified RPL under VANET-WSN Communication Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Computational and Information Sciences (ICCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Shiyan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les ontologies de capteurs pour une intégration intelligente des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimel Bendadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Inforsid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT for traceability of sugarcane harvesting operations in small farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deurveilher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng 2012. International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valencia, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'appariement entre deux vocabulaires d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier Recherche d'Information SEmantique RISE associé à la conférence EGC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. p. 3 - p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and analysis of new agricultural farm energetic indicators using spatial OLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geographical Analysis, Urban Modeling, Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Salvador de Bahia, Brazil. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Semantic Sensor Network Ontology for Wireless Sensor Networks: The Stimulus-WSNnode-Communication Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Semantic Sensor Networks in conjunction with the 11th International Semantic Web Conference ( ISWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge server for sustainable agriculture: Main computing features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des réseaux de capteurs sans fil agri-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité UBIMOB 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPL Routing Protocol a case study: Precision agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First China-France Workshop on Future Computing Technology (CF-WoFUCT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Harbin, China. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge server for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICKM 2011 : 8th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serveur de connaissance pour l'agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeCSO 2011 : 4ème colloque francophone "Gestion des Connaissances, Société et Organisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de capteurs sans fil pour le suivi de l'humidité du sol des vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTECHS' 2011, Capteurs et systèmes de mesures pour les applications environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montoldre ( 03), France. p. 7 - p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge management system for exchanging and creating knowledge in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning ICICKM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bangkok, Thailand. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Congrès du Club EEA, "Les disciplines de l'EEA et le défi des enjeux sociétaux du XXIe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serveur de connaissances pour l'agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations ( SFER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dijon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de capteurs sans fil au service des applications agri-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique PHC/ResCom, RESeaux de capteurS et Applications Critiques de Surveillance (RESSACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bayonne, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOphyto: a collaborative knowledge management platform to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congres : Agro 2010, The International Scientific Week around Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2010, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Champomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010, International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new management method for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE IFIP Annual Mediterranean Ad Hoc Networking Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Juan les Pins, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system dedicated to pesticides users security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Grimbuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Champomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated information systems: OTAG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofairtrade Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Brussel, Belgium. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des connaissances pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECSO 2010 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOphyto: a collaborative knowledge management platform to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data collection and management solution for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNCM: A new wireless management tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AFRICON 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nairobi, Kenya. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new information system for tracing geolocations of bovine cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sônia Ternes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID: Atelier Systèmes d'Information et de Décision pour l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management and innovative design: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MITIP 2009, 11th International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bergamo, Italy. p. 361 - p. 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de trajectoires pour la traçabilité bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIAgro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Viçosa, Brésil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational architecture of OTAG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new information system for tracing geolocations of bovine cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sônia Ternes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Systèmes d'Information et de Décision pour l'Environnement (SIDE), INFORSID 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid wireless networks for advanced communication services in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNCM : A new wireless management tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2009 (AFRICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nairobi, France. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2009.5308163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for wireless sensor network management: LiveNCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd NTMS'2008 Conference and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tanger, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système pour l'acquisition et la gestion de données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique "Système d'Information et de Décision pour l'Environnement" associé au XXVIème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système pour l'acquisition et la gestion de données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique "Système d'information et de Décision pour l'environnement" associé au 26ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Wireless Sensor Network Management: LiveNCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tangier, France. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2008.ECP.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost differential GPS receivers (LCD-GPS): a local cooperative differential GPS solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE'07), Marrakech, MAR, 4-8 juin, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet communicant intelligent pour des réseaux agri-environnementaux : LiveNode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des journées STIC &amp; Environnement, Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Réseaux de Capteurs sans fil, en conjonction with the 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of the SLoPS: available bandwidth estimation technique in IEEE 802.11b wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Technologies, Mobility and Security, Paris, 2-4 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur Les Réseaux de Capteurs sans Fil en conjonction avec la 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des antennes directives longue portée pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur Les Réseaux de Capteurs sans Fil en conjonction avec la 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Maroc. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technologies for irrigation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA / WCCA 2007, Glasgow GBR, 2-5 July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveFile: a compact and interrogative system for data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur Les Réseaux de Capteurs sans Fil en conjonction avec la 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issue of wireless sensor network management in agri-environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2007, Glasgow, Scotland, GBR, 2-5 July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid operating system dedicated to wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless, Mobile &amp; Multimedia Networks (ICWMN), Hangzhou, CHN, 6-9 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hangzhou, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non invasive MANET bandwidth estimator for quality of service: NIMBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS), Cuiabá, MT, Brazil, December 06-08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cuiabá, Brazil. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Inter Véhicule Intelligente et Coopérative: CIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès et accessibilité à la ville, Université Européenne d'Eté 2006, 13 au 20 septembre 2006 Clermont-Ferrand (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEC: an operating system routing protocol integrated for wireless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cuiabá, Brazil. pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid operating system dedicated to wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.1659-1662, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost differential GPS receivers (LCD-GPS): urban vehicle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS), Cuiabá, MT, Brazil, December 06-08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Wireless Bus-Station System Dedicated to Disabled Wheelchair and Blind Passengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.434, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless available bandwidth estimation: train of packet pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS), Cuiabá, MT, Brazil, December 06-08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS: a tiny real-time micro-kernel for wireless objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. IEEE International Conference on Wireless Communications, Networking and Mobile Computing (WICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of mixed communication solutions, satellite and Wi-Fi, applied to agriculture. Experiments conducted in the French agricultural sector within the framework of the European project Twister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Computers in Agriculture and Natural Resources (WCCA 2006), Orlando, USA, 24-26 July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless technology and information system for traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Farm Advisory System and Farm Level Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barza di Ispra, Italy. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEC: an operating system routing protocol integrated for wireless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS), Cuiabá, MT, Brazil, December 06-08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cuiabá, Brazil. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent wireless bus-station system dedicated to disabled, wheelchair and blind passengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless, Mobile &amp; Multimedia Networks (ICWMN), Hangzhou, CHN, 6-9 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hangzhou, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc network for agriculture: irrigation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. CIGR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bonn, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS: A Tiny Real-Time Micro-Kernel for Wireless Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiCOM.2006.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de communication sans fil dédié : Obstacle Location-Aided Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Véhicule Intelligent de l'Ecole Doctorale Sciences pour l'Ingénieur de Clermont Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and packets delivery analysis of MANET On Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks, ICWN05, Las Vegas,USA, June 27-30 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Inter Vehicle Communication System Intelligent: CIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société de l'information bilan du programme interdisciplinaire de recherche du CNRS 2001 - 2005, 19-20-21 mai 2005, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-hoc Networks (IWWAN), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress, ChongQing, China, 10-12 october 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chongqing, China. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Technologies for Field Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vila Real, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and packets delivery analysis of MANET On Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Networks (ICWN 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Las Vegas, United States. pp.516-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-Hoc Networks (IWWAN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, London, United Kingdom. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new adaptive zone filter to estimate RTT in manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Aufrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th International Arab Conference on Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design geographic database? Specific UML profile and spatial OCL applied to wireless Ad Hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Geographic Information Science (AGILE'2004), Heraklion, GRC, April 29-May 1 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Zone filter to estimate rtt in Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIT 2004, Constantine, ALG Décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Constantine, Algeria. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems technologies for sustainable management: a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGENG'2004Information Systems Technologies for Sustainable Management: a Global Approach, Leuven, BEL, 11-15 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc network for agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EFITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Debrecen - Budapest, Hungary. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par traceurs et détection des produits à hauts risques dans la filière farines de viandes et d'os</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Frencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESST, Paris, 17-18 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current researches in the meat industry at Cemagref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty-Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd plenary meeting of the Meat Concerted Action, Parme, ITA, 27-30 April 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for the traceability in the meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Expert Colloquium on Traceability in the Meat Industry, Malaga, ESP, 29 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité dans la filière porcine : identification automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées des Sciences du muscle et technologie de la viande, Rodez, 1-2 octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated reading of pig tattooed identifiers by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International workshop on future Automation for Meat Processing, Frankfurt, DEU, 9-10 June 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfalsifiable individual identification of hides and skins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landrevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vulliermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'UISTCIC Union Internationale des Sociétés de Techniciens et Chimistes des Industries du Cuir, Londres, GBR, 11-14 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la vision artificielle dans un système multi-capteurs pour une découpe de viande automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Entretiens d'Agropolis, Montpellier, 24 octobre 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative method of image segmentation and interpretation for pattern recognition on biological objects - Application to meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Advanced Robotics Programme 4th Workshop, Toulouse, 30-31October 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France. pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la vision artificielle pour le contrôle automatique de la découpe des carcasses de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'application de l'analyse d'images dans l'agro-industrie : de la production à la transformation des produits agricoles, Montpellier, 28 septembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer vision in the meat industry: control of automatic cutting of pig carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th international congress of meat science and technology, The Hague, NLD, 28 August-2 September 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTRAGAL | Paroles d'Expert : Jean-Pierre CHANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview réalisée dans le cadre du Web doc sur l'évolution du machinisme agricole avec le lycée agricole Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Jean Pierre CHANET INRAE - Intervenant Cap'IoT 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to assess and improve the QoIS of an agricultural/environmental CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Benhoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ED SPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubière, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet of Things for Environment: Ontology-based Decision Support System (DSS) coupled with a Wireless Sensor Network (WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Summer School on Ontology Engineering and the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bertinoro, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet of things for environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifique de l'école doctorale SPI de l'Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an intelligent system to gather and query data about bio-agressors attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer School on Ontology Engineering and the Semantic Web (SSSW2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Cercedilla, Spain. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web de données agricole : transformation de sources pour une ontologie modulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24émes Journées Francophones d'Ingénierie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing algorithm dedicated to environmental data collection: Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'école doctorale Sciences pour l'Ingénieur. Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of the information system benefits : The monitoring of sprayers inspection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Champomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Polveche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Internet of Things (IoT) technologies for smart agriculture management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moshou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castrignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khosla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Smart Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, 978-0-12-818374-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Sensor Data Warehouse for Soil Moisture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myoung-Ah Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Enterprise Systems for Maximizing Business Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2016, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8841-4.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Sensor Data Warehouse for Soil Moisture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated enterprise systems for maximizing business performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.43-57, 2015, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8841-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a spatial decision support system for animal traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods applied to agricultural research: advances and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.389-411, 2011, 13 9781616928711. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-871-1.ch018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a spatial decision support system for animal traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New tools for precision livestock management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on; Agriculture(IICA)Procisur, pp.38-41, 2009, 13: 978-92-9248-148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTAG information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New tools for precision livestock management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA)Procisus, pp.28-31, 2009, 13: 978-92-9248-148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote continuous cardiac arrhythmias detection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of Healthcare with Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, pp.112-120, 2004, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil et approches contextuelles au service de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR Ecole doctorale Sciences pour l'ingénieur de Clermont-Ferrand, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02604995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de routage coopératif à qualité de service pour des réseaux ad hoc agri-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat informatique, Université Blaise Pascal, Clermont II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02589168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de routage coopératif à qualité de service pour des réseaux ad hoc agri-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Blaise Pascal - Clermont-Ferrand II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of the SLoPS: available bandwidth estimation technique in IEEE 802.11b wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote continuous cardiac arrhythmias detection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of health care with information technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de marquage d'animaux par tatouage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2781978. 1998, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId482"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Chanet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7011-4535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116538325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedBirdAg: A low-energy federated learning platform for bird detection with wireless smart cameras in agriculture 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Benhoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.63. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ai6040063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture 5.0 : Opportunités et défis des grands modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Algorithm with Geometrical Heuristics for Solving the Close Enough Traveling Salesman Problem: Application to the Trajectory Planning of an Unmanned Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16010044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConnecSenS, a Versatile IoT Platform for Environment Monitoring: Bring Water to Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarramia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.2896. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23062896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of underground things in agriculture 4.0: challenges, applications and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.4058. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Collection from Buried Sensor Nodes by Means of an Unmanned Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.5926. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22155926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of LoRa technology in 433-MHz and 868-MHz for underground to aboveground data transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.106770. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2022.106770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual data model and its automatic implementation for IoT-based business intelligence applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.10719-10732. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3016608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Experience of a Context-Aware System for Smart Irrigation Using CASO and IRRIG Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.1803. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10051803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du capteur à l’indicateur : les entrepôts de données spatiales au service d’une meilleure maîtrise des consommations énergétiques des entreprises agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.51377788991795E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent flood adaptive context-aware system: How wireless sensors adapt their configuration based on environmental phenomenon events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206 (11), pp.68-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Context-Aware Objective Function (SCAOF) of Routing Protocol for Agricultural Low-Power and Lossy Networks (RPAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.19507-19540. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150x0000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie par transformation de systèmes d'organisation des connaissances et évaluation de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 20 (n° 3), pp. 37-61. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.3.37-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders involvement on establishing public-private partnerships through innovation in agricultural mechanization: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wermeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5836/ijam/2015-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au champ et au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sensor-based Spatial OLAP architecture centered on an agricultural farm energy-use diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des indicateurs énergétiques des entreprises agricoles : une approche spatial OLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.37-65. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.37-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the RPL protocol to Agricultural Low-power and Lossy Network (A-LLNs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic design of spatial data cubes from simulation model results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.70-95. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdwm.2013010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation fine des performances énergétiques des exploitations agricoles par l'utilisation des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.267-281. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vdsw-t455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the quality of multidimensional analysis in data warehouses of simulation results: application to pesticide transfer data produced by the MACRO Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E - WAter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.on-line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge management system for exchanging and creating knowledge in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.163‑182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Water official publication of the European Water Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, 16 (3), pp.55-84. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.16.3.55-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional model for data warehouses of simulation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaeis.2010070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des connaissances pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.155-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay-Drill across: a new drill across operator for spatial data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.261-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.140-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Inter-vehicle communication protocol dedicated to intelligent transport systems (CIVIC : Communication Inter Véhicule Intelligente et Coopérative)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive system for wireless sensor networks Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en R&amp;D pour le machinisme agricole : guidage, capteurs, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de Veille Machinisme Agricole CETIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et échange d'information en agriculture aux congrès CIGR et ATOE de Bonn en septembre 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'information CETIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications de communication sans fil dans le machinisme agricole à l'occasion du salon international AGRITECHNICA Hanovre , 8-12 novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note technique CETIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation et gestion des informations liées aux pratiques agricoles : systèmes d`information à référence spatiale partagés et moyens de communication interopérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (3 ( séance du 18 mai 2005)), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications de communication sans fil dans le machinisme agricole pour l'échange des données, le pilotage de certaines machines et les fonctions de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note technique CETIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMUNICATION ET EQUIPEMENTS AGRICOLES : DU RESEAU EMBARQUE AU RESEAU AD HOC SANS FIL POUR L'INTEGRATION DES EQUIPEMENTS AGRICOLES DANS DES SYSTEMES D'INFORMATION ETENDUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouazdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVUE DE l'INGENIERIE-EAU AGRICULTURE TERRITOIRES (TECHNOLOGIES POUR LES AGROSYSTEMES DURABLES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFORMATION OF HEALTHCARE WITH INFORMATION TECHNOLOGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et équipements agricoles - Du réseau embarqué au réseau ad hoc sans fil pour l`intégration des équipements agricoles dans des systèmes d`information étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouazdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification by fluorescent tracers of the specified risk materials in the meat and bone meal industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Frencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracer and tracing methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (19), pp.539-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of fluorescent detection of pathogens on pork carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berliner Munchener Tierärztliche Wochenscrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 114, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for the traceability in the meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité des produits carnés : un large éventail de moyens techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (1), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision artificielle et traçabilité des produits. Application à la filière cuir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (6), pp.350-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dans la filière cuir : un programme de recherche-développement pour améliorer globalement la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landrevie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15 (6), pp.171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAIRS : Solutions technologiques partagées : analyse d’impact, interopérabilité et ressources pour la durabilité de systèmes robotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Flore Doutreleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; RobAgri. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses et recommandations du Comité d'Appui Scientifique et Technique à la Cellule d'Animation Nationale du dispositif DEPHY du plan ECOPHYTO 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Pinochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse de l'expertise des systèmes d'information MicMac design BD, Osmose et SYSTERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique Projet DISP'eau du 1er mars 2010 au 31 mai 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport novembre 2010 (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faidix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and laboratory test performance evaluation results (project Netadded, New Technologies to Avoid Digital Division in e-divided areas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ercetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport octobre 2009 (1ère année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of mesh WIFI equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ercetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and design of intelligent wireless networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ercetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics and test definition ( Project Netadded New Technologies to Avoid Digital Division in e-Divided areas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ercetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D31-D33 NeT-ADDeD project: Validation site Operation, Maintenance & Evaluation Report - Allier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPHYTO R&D : Vers des systèmes de culture économes en produits phytosanitaires. Volet 2 TOME IX : Conception d'un réseau d'acquisition de références et d'un réseau d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2009, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data generation for information system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Visoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTAG information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Model of the OTAG local system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2008, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un prototype expérimental de laboratoire dit capteur d'état hydrique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Communication Inter Véhicule Intelligente Coopérative : CIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une antenne motorisée pour réseau sans fil étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en conditions industrielles d'une méthode d'identification et de marquage des matériaux à risques spécifiés : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Frencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par traceur et détection des produits à hauts risques dans la filière farines de viande et d'os</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Francia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par traceurs et détection des produits à hauts risques dans la filière farines de viandes et d'os : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des tranches de jambon cuit par vision numérique : appel à proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des tranches de jambon cuit par vision numérique. Cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reading of pig identifiers: feasibility study for the Danish Meat Research Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de micro-organismes pathogènes ou d'altération in situ sur des carcasses de porcs en cours de process : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un système de comptage automatique de plants de betteraves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1998, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistolet de tatouage des porcelets à injection automatique d'encre : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1998, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistolet de tatouage des porcelets à injection automatique d'encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1998, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture automatique de numéros de frappe : étude de traçabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité technologique pour un système d'identification automatique des cuirs et peaux : bilan des travaux réalisés par le Cemagref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur de code à points (DCP) Version 3.5 : Dossier de programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des déformations sur la qualité de lecture de marques perforées dans du cuir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1994, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisation et automatisation de la découpe primaire des carcasses de porcs. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1994, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisation et automatisation de la découpe primaire des carcasses de porcs : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherches et d'études sur les applications des techniques modernes d'identification dans les abattoirs - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1992, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA au service d’une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage - Conférence BEA "L’intelligence Artificielle au service des Hommes et des animaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Coopération Agricole, Oct 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDEA : Robot behavior adaptation from interactive communication with buried sensor nodes. Application to smart agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Control &amp; Guidance (MCG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wroclaw University of Science and Technology with Kölner Labor für Baumaschinen, Nov 2022, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a web-of-things approach for OPC UA field device discovery in the industrial IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFCS 2022 - 18th IEEE International Conference on Factory Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Pavia, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS53837.2022.9779181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03633704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroTechnoPôle. Plateforme au service du développement de nouvelles solutions technologiques pour la transition agroécologique. Webinaire Axema. 10 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heritier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroTechnoPôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack of Services for Context-Aware Systems: An Internet-Of-Things System Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE-RIVF International Conference on Computing and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF51545.2021.9642107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195120v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASO et IRRIG deux ontologies pour le développement de systèmes contextuels : cas d’usage sur l’automatisation de l’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du monde agricole :Quelles conséquences pour le conseil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l’Agriculture Digitale et Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Auch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus robotique - Les robots proposent leurs services aux agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartAgri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological requirement specification for smart irrigation systems: a SOSA/SSN and SAREF comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Sensor Networks Workshop (SSN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques d'un système d'irrigation intelligent : comparaison entre SSN et SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability and sensor integration for smart farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart information communication science and technology to support sustainable development : France-China workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Shiyan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT in Agriculture: Context-aware approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du Workshop NICST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Method Based on Consensual Knowledge and Trust Computation: The MUSCKA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irstea Use Case: Integration of crop observations using semantic web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Metadata and Semantics Research (MTSR’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent wireless sensor network simulation: Flood use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formalisation for wireless sensor network adaptive context-aware system: Application to an environmental use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Sensor Technologies and Applications SENSORCOMM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de consensus entre sources et calcul de confiance fondé sur l’intégrale de Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information : de l’échange de données à la mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMA 2015 Conférence agriculture connectée, TIC et robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude sur l’efficacité des méthodes de conception et d’implémentation pour les Entrepôts de Données par une méthodologie « requirement-based » : cas d’étude de la consommation d’énergie en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charlotte Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Luciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journées francophone sur les Entrepôts de Données et l’Analyse en ligne EDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Vichy, pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated survey in plant disease detection for precision agriculture using image processing and wireless multimedia sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2014, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Research Conference on Metadata and Semantics Research (MTSR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.314-328, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic assessment of dairy activities using OLAP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefrileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2014 International conference on agricultural engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Zurich, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware tool-set for routing-targeted mutual configuration and optimization of LLNs through bridging virtual and physical worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2014, New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Weihai, China. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Station Data Publication at Irstea: An implementation report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Corcho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Semantic Sensor Networks (SSN 2014) in conjunction with the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rida Del Garda, Italy. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations des BSV et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FréDoc 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Modified RPL under VANET-WSN Communication Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Computational and Information Sciences (ICCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Shiyan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RPL based adaptive and scalable data-collection protocol module for NS-3 simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST 2103 New Information Communication Science and Technology for Sustainable Development: France-China International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in ICT for agriculture: Example of an e-services portal for the reduction of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wermeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Turin, Italy. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bulletins de Santé du Végétal : spécification d’une base d’annotations pour la recherche d’information sémantique en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Atelier Recherche d'Information SEmantique, RISE 2013 associé à la Plate-forme IA 2013 (PFIA 2013) et aux 24ème journées d'Ingénierie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new WPAN Model for NS-3 simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Ghomali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2103 New Information Communication Science and Technology for Sustainable Development: France-China International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation fine des performances énergétiques des exploitations agricoles par l’utilisation des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charlotte Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casdar Innovation et Partenariat. Résultats de l'appel à projets 2008, Journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of wireless sensor technologies applied to precision agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barcelo-Ordinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECPA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless multimedia sensor network for plant disease detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barcelo-Ordinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2103 New Information Communication Science and Technology for Sustainable Development: France-China International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier module d'une ontologie agricole sur la protection des cultures : Agronomic Taxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement, IN-OVIV 2013 associé à la Plate-forme IA 2013 (PFIA 2013) et aux 24ème journées d'Ingéniérie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. p. 5 - p. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic taxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Open Data (WOD'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500410.2500415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in agricultural machinery: Analysis of two examples for the reduction of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wermeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Didelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIOSTA XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Billund, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modified RPL under VANET-WSN communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Computational ans Information Sciences (ICCIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Shiyan, pp.4, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIS.2013.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience et gestion des connaissances pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GCI 2013 : Gestion des Connaissances et Innovation: état et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Maroc. pp.80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art : Extraction d'information à partir de thésaurus pour générer une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier “Sémantique et ontologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Moulis, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des réseaux de capteurs sans fil agri-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité UBIMOB 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPL Routing Protocol a case study: Precision agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First China-France Workshop on Future Computing Technology (CF-WoFUCT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Harbin, China. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge server for sustainable agriculture: main computing features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les ontologies de capteurs pour une intégration intelligente des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimel Bendadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Inforsid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT for traceability of sugarcane harvesting operations in small farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deurveilher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng 2012. International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valencia, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and analysis of new agricultural farm energetic indicators using spatial OLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geographical Analysis, Urban Modeling, Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Salvador de Bahia, Brazil. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'appariement entre deux vocabulaires d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier Recherche d'Information SEmantique RISE associé à la conférence EGC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. p. 3 - p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Semantic Sensor Network Ontology for Wireless Sensor Networks: The Stimulus-WSNnode-Communication Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Semantic Sensor Networks in conjunction with the 11th International Semantic Web Conference ( ISWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Boston, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Congrès du Club EEA, "Les disciplines de l'EEA et le défi des enjeux sociétaux du XXIe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge server for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICKM 2011 : 8th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serveur de connaissance pour l'agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeCSO 2011 : 4ème colloque francophone "Gestion des Connaissances, Société et Organisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge management system for exchanging and creating knowledge in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning ICICKM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bangkok, Thailand. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de capteurs sans fil pour le suivi de l'humidité du sol des vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTECHS' 2011, Capteurs et systèmes de mesures pour les applications environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montoldre ( 03), France. p. 7 - p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data collection and management solution for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de capteurs sans fil au service des applications agri-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique PHC/ResCom, RESeaux de capteurS et Applications Critiques de Surveillance (RESSACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bayonne, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOphyto: a collaborative knowledge management platform to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congres : Agro 2010, The International Scientific Week around Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2010, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Champomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010, International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new management method for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE IFIP Annual Mediterranean Ad Hoc Networking Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Juan les Pins, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system dedicated to pesticides users security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Grimbuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Champomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated information systems: OTAG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofairtrade Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Brussel, Belgium. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serveur de connaissances pour l'agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations ( SFER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dijon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des connaissances pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECSO 2010 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOphyto: a collaborative knowledge management platform to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid wireless networks for advanced communication services in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNCM : A new wireless management tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2009 (AFRICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nairobi, France. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2009.5308163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNCM: A new wireless management tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AFRICON 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nairobi, Kenya. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new information system for tracing geolocations of bovine cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sônia Ternes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID: Atelier Systèmes d'Information et de Décision pour l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational architecture of OTAG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de trajectoires pour la traçabilité bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIAgro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Viçosa, Brésil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management and innovative design: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MITIP 2009, 11th International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bergamo, Italy. p. 361 - p. 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new information system for tracing geolocations of bovine cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sônia Ternes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Systèmes d'Information et de Décision pour l'Environnement (SIDE), INFORSID 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système pour l'acquisition et la gestion de données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique "Système d'information et de Décision pour l'environnement" associé au 26ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Wireless Sensor Network Management: LiveNCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tangier, France. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2008.ECP.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for wireless sensor network management: LiveNCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd NTMS'2008 Conference and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tanger, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système pour l'acquisition et la gestion de données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique "Système d'Information et de Décision pour l'Environnement" associé au XXVIème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost differential GPS receivers (LCD-GPS): a local cooperative differential GPS solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE'07), Marrakech, MAR, 4-8 juin, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur Les Réseaux de Capteurs sans Fil en conjonction avec la 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of the SLoPS: available bandwidth estimation technique in IEEE 802.11b wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Technologies, Mobility and Security, Paris, 2-4 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet communicant intelligent pour des réseaux agri-environnementaux : LiveNode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des journées STIC &amp; Environnement, Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Réseaux de Capteurs sans fil, en conjonction with the 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des antennes directives longue portée pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur Les Réseaux de Capteurs sans Fil en conjonction avec la 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Maroc. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technologies for irrigation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA / WCCA 2007, Glasgow GBR, 2-5 July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveFile: a compact and interrogative system for data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur Les Réseaux de Capteurs sans Fil en conjonction avec la 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issue of wireless sensor network management in agri-environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2007, Glasgow, Scotland, GBR, 2-5 July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc network for agriculture: irrigation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. CIGR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bonn, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent wireless bus-station system dedicated to disabled, wheelchair and blind passengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless, Mobile &amp; Multimedia Networks (ICWMN), Hangzhou, CHN, 6-9 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hangzhou, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS: A Tiny Real-Time Micro-Kernel for Wireless Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiCOM.2006.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid operating system dedicated to wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless, Mobile &amp; Multimedia Networks (ICWMN), Hangzhou, CHN, 6-9 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hangzhou, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost differential GPS receivers (LCD-GPS): urban vehicle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS), Cuiabá, MT, Brazil, December 06-08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Wireless Bus-Station System Dedicated to Disabled Wheelchair and Blind Passengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.434, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non invasive MANET bandwidth estimator for quality of service: NIMBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS), Cuiabá, MT, Brazil, December 06-08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cuiabá, Brazil. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Inter Véhicule Intelligente et Coopérative: CIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès et accessibilité à la ville, Université Européenne d'Eté 2006, 13 au 20 septembre 2006 Clermont-Ferrand (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid operating system dedicated to wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.1659-1662, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEC: an operating system routing protocol integrated for wireless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cuiabá, Brazil. pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless available bandwidth estimation: train of packet pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS), Cuiabá, MT, Brazil, December 06-08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of mixed communication solutions, satellite and Wi-Fi, applied to agriculture. Experiments conducted in the French agricultural sector within the framework of the European project Twister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Computers in Agriculture and Natural Resources (WCCA 2006), Orlando, USA, 24-26 July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS: a tiny real-time micro-kernel for wireless objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. IEEE International Conference on Wireless Communications, Networking and Mobile Computing (WICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless technology and information system for traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Farm Advisory System and Farm Level Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barza di Ispra, Italy. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEC: an operating system routing protocol integrated for wireless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS), Cuiabá, MT, Brazil, December 06-08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cuiabá, Brazil. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de communication sans fil dédié : Obstacle Location-Aided Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Véhicule Intelligent de l'Ecole Doctorale Sciences pour l'Ingénieur de Clermont Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and packets delivery analysis of MANET On Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks, ICWN05, Las Vegas,USA, June 27-30 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Inter Vehicle Communication System Intelligent: CIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société de l'information bilan du programme interdisciplinaire de recherche du CNRS 2001 - 2005, 19-20-21 mai 2005, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-hoc Networks (IWWAN), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress, ChongQing, China, 10-12 october 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chongqing, China. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and packets delivery analysis of MANET On Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Networks (ICWN 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Las Vegas, United States. pp.516-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Technologies for Field Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vila Real, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-Hoc Networks (IWWAN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, London, United Kingdom. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new adaptive zone filter to estimate RTT in manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Aufrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th International Arab Conference on Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design geographic database? Specific UML profile and spatial OCL applied to wireless Ad Hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Geographic Information Science (AGILE'2004), Heraklion, GRC, April 29-May 1 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Zone filter to estimate rtt in Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIT 2004, Constantine, ALG Décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Constantine, Algeria. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems technologies for sustainable management: a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGENG'2004Information Systems Technologies for Sustainable Management: a Global Approach, Leuven, BEL, 11-15 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc network for agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EFITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Debrecen - Budapest, Hungary. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par traceurs et détection des produits à hauts risques dans la filière farines de viandes et d'os</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Frencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESST, Paris, 17-18 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for the traceability in the meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Expert Colloquium on Traceability in the Meat Industry, Malaga, ESP, 29 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current researches in the meat industry at Cemagref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty-Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd plenary meeting of the Meat Concerted Action, Parme, ITA, 27-30 April 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité dans la filière porcine : identification automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées des Sciences du muscle et technologie de la viande, Rodez, 1-2 octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated reading of pig tattooed identifiers by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International workshop on future Automation for Meat Processing, Frankfurt, DEU, 9-10 June 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfalsifiable individual identification of hides and skins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landrevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vulliermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'UISTCIC Union Internationale des Sociétés de Techniciens et Chimistes des Industries du Cuir, Londres, GBR, 11-14 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la vision artificielle dans un système multi-capteurs pour une découpe de viande automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Entretiens d'Agropolis, Montpellier, 24 octobre 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative method of image segmentation and interpretation for pattern recognition on biological objects - Application to meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Advanced Robotics Programme 4th Workshop, Toulouse, 30-31October 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France. pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la vision artificielle pour le contrôle automatique de la découpe des carcasses de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mounin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'application de l'analyse d'images dans l'agro-industrie : de la production à la transformation des produits agricoles, Montpellier, 28 septembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer vision in the meat industry: control of automatic cutting of pig carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th international congress of meat science and technology, The Hague, NLD, 28 August-2 September 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTRAGAL | Paroles d'Expert : Jean-Pierre CHANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview réalisée dans le cadre du Web doc sur l'évolution du machinisme agricole avec le lycée agricole Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Jean Pierre CHANET INRAE - Intervenant Cap'IoT 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to assess and improve the QoIS of an agricultural/environmental CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Benhoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ED SPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubière, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet of Things for Environment: Ontology-based Decision Support System (DSS) coupled with a Wireless Sensor Network (WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Summer School on Ontology Engineering and the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bertinoro, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet of things for environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifique de l'école doctorale SPI de l'Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an intelligent system to gather and query data about bio-agressors attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer School on Ontology Engineering and the Semantic Web (SSSW2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Cercedilla, Spain. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web de données agricole : transformation de sources pour une ontologie modulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24émes Journées Francophones d'Ingénierie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing algorithm dedicated to environmental data collection: Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'école doctorale Sciences pour l'Ingénieur. Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of the information system benefits : The monitoring of sprayers inspection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Champomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Polveche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Internet of Things (IoT) technologies for smart agriculture management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moshou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castrignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khosla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Smart Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, 978-0-12-818374-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Sensor Data Warehouse for Soil Moisture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myoung-Ah Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Enterprise Systems for Maximizing Business Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2016, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8841-4.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Sensor Data Warehouse for Soil Moisture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated enterprise systems for maximizing business performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.43-57, 2015, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8841-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a spatial decision support system for animal traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods applied to agricultural research: advances and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.389-411, 2011, 13 9781616928711. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-871-1.ch018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a spatial decision support system for animal traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New tools for precision livestock management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on; Agriculture(IICA)Procisur, pp.38-41, 2009, 13: 978-92-9248-148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTAG information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Visoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ternès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New tools for precision livestock management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA)Procisus, pp.28-31, 2009, 13: 978-92-9248-148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote continuous cardiac arrhythmias detection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of Healthcare with Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, pp.112-120, 2004, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil et approches contextuelles au service de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR Ecole doctorale Sciences pour l'ingénieur de Clermont-Ferrand, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02604995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de routage coopératif à qualité de service pour des réseaux ad hoc agri-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Blaise Pascal - Clermont-Ferrand II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de routage coopératif à qualité de service pour des réseaux ad hoc agri-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat informatique, Université Blaise Pascal, Clermont II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02589168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of the SLoPS: available bandwidth estimation technique in IEEE 802.11b wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote continuous cardiac arrhythmias detection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of health care with information technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de marquage d'animaux par tatouage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2781978. 1998, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId482"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF2E87A2"/>
+    <w:nsid w:val="192B4E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-chanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7011-4535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116538325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhoussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ai6040063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eduardo Plazas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3016608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffety" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Capdeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51377788991795E12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Mean Hou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150x0000x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wermeille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5836/ijam/2015-02-05" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boffety" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.37-65" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Shi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahboubi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013010104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vdsw-t455" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2010070101" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfang Hao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouazdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponsonnaille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gineste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Devaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mean Hou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frencia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eynard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576937v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landrevie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Doutreleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faidix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ercetin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amamra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173759v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Conteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591133v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Visoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tern&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rameau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Visoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589564v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaput" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Francia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578600v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578470v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305435v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Dhouib" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779181" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heritier," TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03195120v5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888201v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023730v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042584v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605245v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058757v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600801v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Corcho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Charlotte Tailleur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Luciano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878089v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Gholami" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598583v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donnat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barcelo-Ordinas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Vidal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598582v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876429v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Ghomali" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamoun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Hou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500415" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598681v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598448v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Diao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIS.2013.387" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendadouche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804703v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunxing Diao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597079v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimel Bendadouche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856762v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deurveilher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chhuo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulignac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597013v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597153v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681319v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500974v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673382v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647157v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595624v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devise" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595148v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173196v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523508v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520485v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583423v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593609v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529337v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583426v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468742v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Visoli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Ternes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468881v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592068v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591792v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745918v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591793v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2009.5308163" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591069v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590541v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2008.ECP.10" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589525v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788295v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588999v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589057v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589019v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589035v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589121v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587997v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588178v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788302v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788313v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061194" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588432v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061599" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588430v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588001v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588014v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588195v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588431v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587796v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiCOM.2006.410" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586998v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586300v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586710v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586379v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586295v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788588v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788610v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788347v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804847v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amamra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583468v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583554v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583467v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaudoin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboisset" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581616v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579378v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578048v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578049v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577569v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577537v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575904v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavend" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulliermet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576936v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582199v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582136v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590607v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590593v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590614v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632243v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601474v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599878v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597282v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594309v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polveche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608799v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colizzi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caivano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moshou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castrignano" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khosla" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083454v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8841-4.ch003" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601989v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8841-4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593465v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-871-1.ch018" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593336v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593335v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788081v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02604995v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589168v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343131v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589719v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labiod" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589697v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponsonaille" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577536v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-chanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7011-4535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116538325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhoussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ai6040063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eduardo Plazas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3016608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffety" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Capdeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51377788991795E12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Mean Hou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150x0000x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wermeille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5836/ijam/2015-02-05" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boffety" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.37-65" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Shi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahboubi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013010104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vdsw-t455" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2010070101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfang Hao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouazdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponsonnaille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gineste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Devaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mean Hou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frencia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eynard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576937v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landrevie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Doutreleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faidix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ercetin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amamra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591832v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591827v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Conteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rameau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Visoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Visoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tern&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589564v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaput" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Francia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578600v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578470v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305435v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03633704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Dhouib" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779181" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heritier," TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03195120v5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888201v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596620v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023730v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605245v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605244v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378720v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599985v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Charlotte Tailleur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Luciano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599876v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058757v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600801v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Corcho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804703v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunxing Diao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878089v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Gholami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598645v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Ghomali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamoun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Hou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donnat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598457v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barcelo-Ordinas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Vidal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860828v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747247v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500415" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598681v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Diao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIS.2013.387" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017029v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599076v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendadouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597153v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681319v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597079v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimel Bendadouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deurveilher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597013v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681103v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chhuo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulignac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819301v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595148v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673382v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595624v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devise" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593400v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173196v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520485v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583423v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593609v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594111v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591793v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804635v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2009.5308163" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592195v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Visoli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Ternes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591792v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592068v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468881v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745918v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788287v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2008.ECP.10" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591069v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590541v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589057v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588999v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589525v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788295v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589019v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589035v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589121v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587796v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587803v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788322v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiCOM.2006.410" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587997v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588432v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788310v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061599" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588419v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588178v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788313v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061194" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788302v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588014v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588001v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588195v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588431v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788347v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586998v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586296v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586300v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586710v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586379v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788588v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586295v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788610v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804847v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amamra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583468v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583554v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583467v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaudoin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboisset" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581616v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579378v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578049v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578048v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577569v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577537v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575904v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavend" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulliermet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576936v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582199v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582136v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590607v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590593v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590614v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632243v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601474v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599878v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597282v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594309v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polveche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608799v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colizzi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caivano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moshou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castrignano" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khosla" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083454v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8841-4.ch003" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601989v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8841-4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593465v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-871-1.ch018" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593336v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593335v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788081v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02604995v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343131v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589168v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589719v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labiod" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589697v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponsonaille" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577536v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>